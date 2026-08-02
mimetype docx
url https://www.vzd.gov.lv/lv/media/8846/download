--- v0 (2025-10-14)
+++ v1 (2026-08-02)
@@ -3,1369 +3,1455 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="02EF7C19" w14:textId="77777777" w:rsidR="004E1F1D" w:rsidRPr="009763EC" w:rsidRDefault="004E1F1D" w:rsidP="004E1F1D">
+    <w:p w14:paraId="4BFC1F06" w14:textId="77777777" w:rsidR="001F239E" w:rsidRPr="008F20DC" w:rsidRDefault="00D35796" w:rsidP="001F239E">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B8ADDCB" w14:textId="5958E255" w:rsidR="008A0698" w:rsidRPr="009763EC" w:rsidRDefault="007C7C4B" w:rsidP="005B456B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:id w:val="930246558"/>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:color w:val="000000"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001F239E" w:rsidRPr="008F20DC">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Lai ievadītu tekstu, noklikšķiniet šeit.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="223EFFF3" w14:textId="77777777" w:rsidR="001F239E" w:rsidRPr="009763EC" w:rsidRDefault="001F239E" w:rsidP="001F239E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009763EC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(vārds, uzvārds)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596B7BDA" w14:textId="05171EA0" w:rsidR="008A0698" w:rsidRPr="009763EC" w:rsidRDefault="008A0698" w:rsidP="005B456B">
+    <w:p w14:paraId="65EDCDCA" w14:textId="77777777" w:rsidR="001F239E" w:rsidRPr="008F20DC" w:rsidRDefault="00D35796" w:rsidP="001F239E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0B7B4280" w14:textId="2FE3D740" w:rsidR="008A0698" w:rsidRDefault="007C7C4B" w:rsidP="005B456B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:id w:val="-1419322229"/>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001F239E" w:rsidRPr="008F20DC">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Lai ievadītu tekstu, noklikšķiniet šeit.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6EFCA748" w14:textId="77777777" w:rsidR="001F239E" w:rsidRDefault="001F239E" w:rsidP="001F239E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009763EC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(personas kods)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C57FF3" w14:textId="77777777" w:rsidR="00AF464B" w:rsidRPr="009763EC" w:rsidRDefault="00AF464B" w:rsidP="005B456B">
+    <w:p w14:paraId="6DAA5A62" w14:textId="77777777" w:rsidR="001F239E" w:rsidRPr="008F20DC" w:rsidRDefault="00D35796" w:rsidP="001F239E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="71C7E1D6" w14:textId="7DCA74FA" w:rsidR="008A0698" w:rsidRDefault="008A0698" w:rsidP="005B456B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:id w:val="-711270141"/>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001F239E" w:rsidRPr="008F20DC">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Lai ievadītu tekstu, noklikšķiniet šeit.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3B5A4ABA" w14:textId="77777777" w:rsidR="001F239E" w:rsidRDefault="001F239E" w:rsidP="001F239E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0698">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(adrese)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF683A5" w14:textId="77777777" w:rsidR="00AF464B" w:rsidRPr="008A0698" w:rsidRDefault="00AF464B" w:rsidP="005B456B">
+    <w:p w14:paraId="11F1956B" w14:textId="77777777" w:rsidR="001F239E" w:rsidRPr="008F20DC" w:rsidRDefault="00D35796" w:rsidP="001F239E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6EBBC756" w14:textId="3E252F47" w:rsidR="008A0698" w:rsidRDefault="008A0698" w:rsidP="005B456B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:id w:val="-529492084"/>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001F239E" w:rsidRPr="008F20DC">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Lai ievadītu tekstu, noklikšķiniet šeit.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7BFDE729" w14:textId="77777777" w:rsidR="001F239E" w:rsidRDefault="001F239E" w:rsidP="001F239E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0698">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00C87FD0">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tālrunis</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0698">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33938492" w14:textId="77777777" w:rsidR="00AF464B" w:rsidRPr="008A0698" w:rsidRDefault="00AF464B" w:rsidP="005B456B">
+    <w:p w14:paraId="569A0010" w14:textId="77777777" w:rsidR="001F239E" w:rsidRPr="008A0698" w:rsidRDefault="00D35796" w:rsidP="001F239E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="52BAB4D3" w14:textId="21475A06" w:rsidR="008A0698" w:rsidRPr="008A0698" w:rsidRDefault="008A0698" w:rsidP="005B456B">
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:id w:val="1314683303"/>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001F239E" w:rsidRPr="008F20DC">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t>Lai ievadītu tekstu, noklikšķiniet šeit.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="6D013C81" w14:textId="77777777" w:rsidR="001F239E" w:rsidRPr="008A0698" w:rsidRDefault="001F239E" w:rsidP="001F239E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A0698">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00AD051E">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>elektroniskā pasta adrese</w:t>
       </w:r>
       <w:r w:rsidRPr="008A0698">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB7E781" w14:textId="77777777" w:rsidR="008A0698" w:rsidRPr="008A0698" w:rsidRDefault="008A0698" w:rsidP="008A0698">
+    <w:p w14:paraId="52BAB4D3" w14:textId="4F74E599" w:rsidR="008A0698" w:rsidRPr="00F858C4" w:rsidRDefault="008A0698" w:rsidP="005B456B">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB7E781" w14:textId="77777777" w:rsidR="008A0698" w:rsidRPr="00F858C4" w:rsidRDefault="008A0698" w:rsidP="008A0698">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2D392C70" w14:textId="74AD68D4" w:rsidR="008A0698" w:rsidRPr="0011648A" w:rsidRDefault="0011648A" w:rsidP="008A0698">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D392C70" w14:textId="74AD68D4" w:rsidR="008A0698" w:rsidRPr="00F858C4" w:rsidRDefault="0011648A" w:rsidP="008A0698">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0011648A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F858C4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pieteikums</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B3D562" w14:textId="77777777" w:rsidR="00386D1F" w:rsidRPr="008A0698" w:rsidRDefault="00386D1F" w:rsidP="008A0698">
+    <w:p w14:paraId="56B3D562" w14:textId="77777777" w:rsidR="00386D1F" w:rsidRPr="00F858C4" w:rsidRDefault="00386D1F" w:rsidP="008A0698">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7A05FA25" w14:textId="429B4B4B" w:rsidR="009763EC" w:rsidRPr="009E2324" w:rsidRDefault="009763EC" w:rsidP="00A41CC8">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A05FA25" w14:textId="4551498D" w:rsidR="009763EC" w:rsidRPr="00F858C4" w:rsidRDefault="00EC1AC8" w:rsidP="00A41CC8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
-[...23 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Apstiprinu</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1A33" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ka </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="009763EC" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>manā īpašumā (valdījumā) ir objekti/s, kuriem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009763EC" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009763EC" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> saskaņā ar Aizsargjoslu likumu nosaka aizsargjoslu, un</w:t>
+      </w:r>
+      <w:r w:rsidR="003E1A33" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vēlos </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72308" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniegt </w:t>
+      </w:r>
+      <w:r w:rsidR="005E4C90" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>datus,</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4C90" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...166 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00F00771" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kurus man </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9370A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kā datu sniedzējam</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9370A">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00F00771" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir pienākums sniegt atbilstoši Apgrūtināto teritoriju informācijas sistēmas likumam</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4C90" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reģistrācijai </w:t>
+      </w:r>
+      <w:r w:rsidR="009763EC" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Apgrūtināto teritoriju informācijas sistēm</w:t>
       </w:r>
-      <w:r w:rsidR="005E4C90">
-[...3 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="005E4C90" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164F5227" w14:textId="2B6B2847" w:rsidR="004A323D" w:rsidRDefault="004A323D" w:rsidP="00DE57DE">
-[...4 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="03C8FC2C" w14:textId="77777777" w:rsidR="00A43521" w:rsidRDefault="00A43521" w:rsidP="00DE57DE">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4A89E8D5" w14:textId="601B3F9B" w:rsidR="00D00AF0" w:rsidRPr="005E4C90" w:rsidRDefault="00D00AF0" w:rsidP="00DE57DE">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A89E8D5" w14:textId="0362E3C7" w:rsidR="00D00AF0" w:rsidRPr="00F858C4" w:rsidRDefault="00D00AF0" w:rsidP="00DE57DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
-[...6 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Objekta atrašanās vieta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E2636F" w14:textId="7EDA0832" w:rsidR="00D00AF0" w:rsidRPr="005E4C90" w:rsidRDefault="004A323D" w:rsidP="005E4C90">
+    <w:p w14:paraId="35BF5556" w14:textId="67FC1C02" w:rsidR="001F239E" w:rsidRDefault="004A323D" w:rsidP="001F239E">
+      <w:r w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adrese</w:t>
+      </w:r>
+      <w:r w:rsidR="0062433D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ja tāda ir)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00AF0" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5E0D85" w14:textId="77777777" w:rsidR="001F239E" w:rsidRPr="00F858C4" w:rsidRDefault="00D35796" w:rsidP="001F239E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
-[...411 lines deleted...]
-          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rStyle w:val="Izsmalcintsizclums"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1742948087"/>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001F239E" w:rsidRPr="001F239E">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Lai ievadītu tekstu, noklikšķiniet šeit.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="46E2636F" w14:textId="55326117" w:rsidR="00D00AF0" w:rsidRPr="00F858C4" w:rsidRDefault="00D00AF0" w:rsidP="005E4C90">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F79F4A" w14:textId="77777777" w:rsidR="001F239E" w:rsidRDefault="00D00AF0" w:rsidP="00DE57DE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FD0" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>emes vienības kadastra</w:t>
+      </w:r>
+      <w:r w:rsidR="003319C1" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2DDC" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apzīmējums</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F522E6" w14:textId="77777777" w:rsidR="001F239E" w:rsidRPr="00F858C4" w:rsidRDefault="00D35796" w:rsidP="001F239E">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-1825585573"/>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001F239E" w:rsidRPr="001F239E">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Lai ievadītu tekstu, noklikšķiniet šeit.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="51BF9425" w14:textId="77777777" w:rsidR="00C0307A" w:rsidRPr="00F858C4" w:rsidRDefault="00C0307A" w:rsidP="005523FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F6DDCD" w14:textId="4DCB6F43" w:rsidR="006A34CF" w:rsidRPr="00F858C4" w:rsidRDefault="00EC1AC8" w:rsidP="006D2FCD">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ap</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stiprinu</w:t>
+      </w:r>
+      <w:r w:rsidR="003837CA" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ka iesniegšu</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0307A" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> objektu/apgrūtināto teritoriju ar šādu/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C0307A" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>iem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C0307A" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kodiem atbilstoši Apgrūtināto teritoriju informācijas sistēmas datu (objektu un apgrūtināto teritoriju) un Nekustamā īpašuma valsts kadastra informācijas sistēmas nekustamā īpašuma objekta apgrūtinājumu klasifikatoram</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9370A">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="003837CA" w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E795B2" w14:textId="77777777" w:rsidR="003837CA" w:rsidRPr="00F858C4" w:rsidRDefault="003837CA" w:rsidP="005523FE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF6CD28" w14:textId="68FF5422" w:rsidR="00D00AF0" w:rsidRPr="00F858C4" w:rsidRDefault="006A34CF" w:rsidP="003837CA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Objekta kods un nosaukums:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1A07DD" w14:textId="57742958" w:rsidR="005E4C90" w:rsidRPr="00F858C4" w:rsidRDefault="00D35796" w:rsidP="005E4C90">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1101795746"/>
           <w:showingPlcHdr/>
           <w:text w:multiLine="1"/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
-            <w:rStyle w:val="Noklusjumarindkopasfonts"/>
             <w:i w:val="0"/>
             <w:iCs w:val="0"/>
-            <w:color w:val="auto"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="008644B2" w:rsidRPr="00495CB6">
+          <w:r w:rsidR="00C0307A" w:rsidRPr="001F239E">
             <w:rPr>
-              <w:rStyle w:val="Izsmalcintsizclums"/>
-[...1 lines deleted...]
-              <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Lai ievadītu tekstu, noklikšķiniet šeit.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:tbl>
-[...167 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="74108D75" w14:textId="3BA55D92" w:rsidR="003837CA" w:rsidRPr="00F858C4" w:rsidRDefault="003837CA" w:rsidP="003837CA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="lv-LV"/>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="003E1A33" w:rsidRPr="008A0698" w:rsidSect="0065082B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apgrūtinātās teritorijas kods un nosaukums:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF55440" w14:textId="5FF506D2" w:rsidR="00C0307A" w:rsidRPr="00F858C4" w:rsidRDefault="00D35796" w:rsidP="00C0307A">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="483046166"/>
+          <w:showingPlcHdr/>
+          <w:text w:multiLine="1"/>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C0307A" w:rsidRPr="001F239E">
+            <w:rPr>
+              <w:i/>
+              <w:iCs/>
+              <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>Lai ievadītu tekstu, noklikšķiniet šeit.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="73B536B0" w14:textId="77777777" w:rsidR="003837CA" w:rsidRPr="00F858C4" w:rsidRDefault="003837CA" w:rsidP="008644B2">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Izsmalcintsizclums"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55D9BB2F" w14:textId="77777777" w:rsidR="00BC765D" w:rsidRPr="00F858C4" w:rsidRDefault="00BC765D" w:rsidP="003837CA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Izsmalcintsizclums"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AF1068" w14:textId="77777777" w:rsidR="00BC765D" w:rsidRPr="00F858C4" w:rsidRDefault="00BC765D" w:rsidP="003837CA">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Izsmalcintsizclums"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CCB3C91" w14:textId="4D8C130B" w:rsidR="003837CA" w:rsidRPr="00F858C4" w:rsidRDefault="003837CA" w:rsidP="008644B2">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rStyle w:val="Izsmalcintsizclums"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AFB7CB5" w14:textId="36B4D3C1" w:rsidR="00F858C4" w:rsidRPr="00F858C4" w:rsidRDefault="00F858C4" w:rsidP="00F858C4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="427AA48F" w14:textId="23BF0A22" w:rsidR="008644B2" w:rsidRDefault="008644B2" w:rsidP="008644B2">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008644B2" w:rsidSect="0065082B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1276" w:header="851" w:footer="851" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54D46071" w14:textId="77777777" w:rsidR="00CD1491" w:rsidRDefault="00CD1491">
-      <w:r>
+    <w:p w14:paraId="7FB9AC46" w14:textId="77777777" w:rsidR="00D35796" w:rsidRPr="00F858C4" w:rsidRDefault="00D35796">
+      <w:r w:rsidRPr="00F858C4">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66A360BF" w14:textId="77777777" w:rsidR="00CD1491" w:rsidRDefault="00CD1491">
-      <w:r>
+    <w:p w14:paraId="205009FB" w14:textId="77777777" w:rsidR="00D35796" w:rsidRPr="00F858C4" w:rsidRDefault="00D35796">
+      <w:r w:rsidRPr="00F858C4">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7A4A9DCD" w14:textId="77777777" w:rsidR="00CD1491" w:rsidRDefault="00CD1491"/>
+    <w:p w14:paraId="21B7DB56" w14:textId="77777777" w:rsidR="00D35796" w:rsidRPr="00F858C4" w:rsidRDefault="00D35796"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RimGaramond">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="M Algerian">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="00"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1933513C" w14:textId="77777777" w:rsidR="001316C6" w:rsidRDefault="001316C6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1933513C" w14:textId="77777777" w:rsidR="001316C6" w:rsidRPr="00F858C4" w:rsidRDefault="001316C6">
     <w:pPr>
       <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3811F0E2" w14:textId="77777777" w:rsidR="00CD1491" w:rsidRDefault="00CD1491">
-      <w:r>
+    <w:p w14:paraId="61FCB99B" w14:textId="77777777" w:rsidR="00D35796" w:rsidRPr="00F858C4" w:rsidRDefault="00D35796">
+      <w:r w:rsidRPr="00F858C4">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AD8C56B" w14:textId="77777777" w:rsidR="00CD1491" w:rsidRDefault="00CD1491">
-      <w:r>
+    <w:p w14:paraId="5E3BFC0F" w14:textId="77777777" w:rsidR="00D35796" w:rsidRPr="00F858C4" w:rsidRDefault="00D35796">
+      <w:r w:rsidRPr="00F858C4">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="76126795" w14:textId="77777777" w:rsidR="00CD1491" w:rsidRDefault="00CD1491"/>
+    <w:p w14:paraId="7B516CCE" w14:textId="77777777" w:rsidR="00D35796" w:rsidRPr="00F858C4" w:rsidRDefault="00D35796"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="309F050D" w14:textId="1C5424FD" w:rsidR="00E9370A" w:rsidRDefault="00E9370A" w:rsidP="006D2FCD">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00EC1AC8">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2996">
+        <w:t xml:space="preserve">Atbilstoši </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1AC8">
+        <w:t>Apgrūtināto teritoriju informācijas sistēmas</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1AC8" w:rsidRPr="00FB2996">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2996">
+        <w:t>likuma 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2996">
+        <w:t xml:space="preserve">panta pirmajai daļai </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1AC8" w:rsidRPr="00EC1AC8">
+        <w:t>Apgrūtināto teritoriju informācijas sistēmas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB2996">
+        <w:t xml:space="preserve"> datu sniedzējs ir objekta īpašnieks (valdītājs) vai institūcija, kas atbild par objekta datu sagatavošanu vai apgrūtinātās teritorijas izveidošanu un tās robežu sagatavošanu</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="5447BAAE" w14:textId="78E48997" w:rsidR="00E9370A" w:rsidRDefault="00E9370A" w:rsidP="006D2FCD">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00EC1AC8">
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="00EC1AC8" w:rsidRPr="00EC1AC8">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:t>Apgrūtināto teritoriju informācijas sistēmas datu (objektu un apgrūtināto teritoriju) un Nekustamā īpašuma valsts kadastra informācijas sistēmas nekustamā īpašuma objekta apgrūtinājumu</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E9370A">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> klasifikators | Valsts zemes dienests</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="3778B489" w14:textId="7C8FE2D3" w:rsidR="003837CA" w:rsidRPr="003837CA" w:rsidRDefault="003837CA" w:rsidP="006D2FCD">
+      <w:pPr>
+        <w:pStyle w:val="Vresteksts"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F858C4">
+        <w:rPr>
+          <w:rStyle w:val="Vresatsauce"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00EC1AC8">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F858C4">
+        <w:t xml:space="preserve">Aizpilda, ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC765D" w:rsidRPr="00F858C4">
+        <w:t xml:space="preserve">atbilst </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC765D" w:rsidRPr="001F239E">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Aizsargjoslu likuma 33.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1AC8">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC765D" w:rsidRPr="001F239E">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>panta astotaja</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1AC8">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>i daļai</w:t>
+      </w:r>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-353190584"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0B1268FA" w14:textId="4D6D4EEE" w:rsidR="00132921" w:rsidRDefault="00132921">
+      <w:p w14:paraId="0B1268FA" w14:textId="4D6D4EEE" w:rsidR="00132921" w:rsidRPr="00F858C4" w:rsidRDefault="00132921">
         <w:pPr>
           <w:pStyle w:val="Galvene"/>
           <w:jc w:val="center"/>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00F858C4">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00F858C4">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00F858C4">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DC346E">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00DC346E" w:rsidRPr="00F858C4">
           <w:t>2</w:t>
         </w:r>
-        <w:r>
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00F858C4">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="225DE2B5" w14:textId="77777777" w:rsidR="00132921" w:rsidRDefault="00132921">
+  <w:p w14:paraId="225DE2B5" w14:textId="77777777" w:rsidR="00132921" w:rsidRPr="00F858C4" w:rsidRDefault="00132921">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A620B4F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="572EE7EA"/>
+    <w:lvl w:ilvl="0" w:tplc="6888AF2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36A925E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A78ECB2"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1407,51 +1493,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="428105EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF6A29A2"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1493,51 +1579,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E96BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F648B7AC"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1579,51 +1665,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E756A40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC1213D8"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1665,51 +1751,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62B7555C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="994C9E3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
@@ -1756,51 +1842,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A07360E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1523D94"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -1842,359 +1928,404 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1986467800">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1492209959">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1968469681">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4" w16cid:durableId="503131404">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5" w16cid:durableId="236286029">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="6" w16cid:durableId="2097749636">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1814565391">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="107"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C53BC"/>
     <w:rsid w:val="00020084"/>
     <w:rsid w:val="00032AF0"/>
     <w:rsid w:val="00044261"/>
     <w:rsid w:val="00052FC9"/>
     <w:rsid w:val="000767D3"/>
     <w:rsid w:val="0008131B"/>
     <w:rsid w:val="00084221"/>
     <w:rsid w:val="00085E75"/>
     <w:rsid w:val="000860AA"/>
     <w:rsid w:val="000B1E28"/>
     <w:rsid w:val="000B2231"/>
     <w:rsid w:val="000E1D5E"/>
     <w:rsid w:val="00100EA1"/>
     <w:rsid w:val="00104163"/>
     <w:rsid w:val="00104540"/>
     <w:rsid w:val="0011648A"/>
+    <w:rsid w:val="00120DCC"/>
     <w:rsid w:val="00125420"/>
     <w:rsid w:val="001316C6"/>
     <w:rsid w:val="00132921"/>
     <w:rsid w:val="00147804"/>
     <w:rsid w:val="00152BF1"/>
     <w:rsid w:val="00161588"/>
     <w:rsid w:val="00163EFB"/>
+    <w:rsid w:val="001707CA"/>
     <w:rsid w:val="00173727"/>
     <w:rsid w:val="001742EC"/>
     <w:rsid w:val="001C0751"/>
     <w:rsid w:val="001C759C"/>
     <w:rsid w:val="001E5B77"/>
+    <w:rsid w:val="001F239E"/>
     <w:rsid w:val="00205BC3"/>
     <w:rsid w:val="00222704"/>
     <w:rsid w:val="0022780A"/>
     <w:rsid w:val="002518DB"/>
     <w:rsid w:val="0026210F"/>
     <w:rsid w:val="002656B7"/>
     <w:rsid w:val="002678A6"/>
     <w:rsid w:val="002853D1"/>
     <w:rsid w:val="002B26D8"/>
+    <w:rsid w:val="002C5FD3"/>
     <w:rsid w:val="002D3A61"/>
+    <w:rsid w:val="002F624A"/>
     <w:rsid w:val="002F7C49"/>
     <w:rsid w:val="00304D42"/>
     <w:rsid w:val="003319C1"/>
     <w:rsid w:val="00337E37"/>
     <w:rsid w:val="00352FB0"/>
     <w:rsid w:val="00354D03"/>
     <w:rsid w:val="0036575A"/>
     <w:rsid w:val="00367F37"/>
     <w:rsid w:val="0037446A"/>
     <w:rsid w:val="003830C1"/>
+    <w:rsid w:val="003837CA"/>
     <w:rsid w:val="00386103"/>
     <w:rsid w:val="00386D1F"/>
     <w:rsid w:val="003C176A"/>
     <w:rsid w:val="003C53BC"/>
     <w:rsid w:val="003D2DDC"/>
     <w:rsid w:val="003E1A33"/>
     <w:rsid w:val="003E3393"/>
     <w:rsid w:val="00402044"/>
     <w:rsid w:val="00407E8D"/>
     <w:rsid w:val="00414EB9"/>
     <w:rsid w:val="004322AA"/>
     <w:rsid w:val="004506FF"/>
     <w:rsid w:val="00453FDF"/>
     <w:rsid w:val="00471E97"/>
+    <w:rsid w:val="0047241C"/>
     <w:rsid w:val="004A23D7"/>
     <w:rsid w:val="004A3016"/>
     <w:rsid w:val="004A323D"/>
     <w:rsid w:val="004C15A4"/>
+    <w:rsid w:val="004D03F5"/>
     <w:rsid w:val="004D08EA"/>
     <w:rsid w:val="004E1F1D"/>
     <w:rsid w:val="00503E7E"/>
     <w:rsid w:val="005133B6"/>
     <w:rsid w:val="0052722F"/>
     <w:rsid w:val="005523FE"/>
     <w:rsid w:val="00553BF0"/>
     <w:rsid w:val="00567D31"/>
     <w:rsid w:val="0058447E"/>
     <w:rsid w:val="00584F62"/>
     <w:rsid w:val="00594397"/>
     <w:rsid w:val="005B2161"/>
     <w:rsid w:val="005B456B"/>
     <w:rsid w:val="005C56A2"/>
     <w:rsid w:val="005E36BA"/>
     <w:rsid w:val="005E4719"/>
     <w:rsid w:val="005E4C90"/>
     <w:rsid w:val="005F1561"/>
     <w:rsid w:val="00607AC5"/>
+    <w:rsid w:val="0062433D"/>
     <w:rsid w:val="0062500E"/>
     <w:rsid w:val="00630085"/>
     <w:rsid w:val="00642C72"/>
     <w:rsid w:val="00644408"/>
     <w:rsid w:val="0065082B"/>
     <w:rsid w:val="00655787"/>
     <w:rsid w:val="00665BF7"/>
     <w:rsid w:val="00673A95"/>
+    <w:rsid w:val="00687A9E"/>
+    <w:rsid w:val="0069293D"/>
     <w:rsid w:val="006932AF"/>
     <w:rsid w:val="006A34CF"/>
     <w:rsid w:val="006A718C"/>
     <w:rsid w:val="006B0324"/>
     <w:rsid w:val="006B0750"/>
     <w:rsid w:val="006B1B45"/>
     <w:rsid w:val="006B1E45"/>
     <w:rsid w:val="006B53A6"/>
     <w:rsid w:val="006D0DFC"/>
+    <w:rsid w:val="006D2FCD"/>
     <w:rsid w:val="006D7A4F"/>
     <w:rsid w:val="006E7D0F"/>
     <w:rsid w:val="00703F0B"/>
     <w:rsid w:val="00714CA5"/>
     <w:rsid w:val="007611D4"/>
     <w:rsid w:val="00772653"/>
     <w:rsid w:val="00775685"/>
     <w:rsid w:val="0078370C"/>
     <w:rsid w:val="00783906"/>
     <w:rsid w:val="0079246E"/>
     <w:rsid w:val="007A079E"/>
     <w:rsid w:val="007A1FBF"/>
     <w:rsid w:val="007A6916"/>
     <w:rsid w:val="007B7BCB"/>
     <w:rsid w:val="007C7C4B"/>
     <w:rsid w:val="007D5605"/>
     <w:rsid w:val="007E3360"/>
     <w:rsid w:val="0081356F"/>
     <w:rsid w:val="00825034"/>
     <w:rsid w:val="0083042F"/>
+    <w:rsid w:val="008550F3"/>
     <w:rsid w:val="008644B2"/>
     <w:rsid w:val="008671AC"/>
     <w:rsid w:val="00870E57"/>
     <w:rsid w:val="00875902"/>
     <w:rsid w:val="008776BC"/>
     <w:rsid w:val="008871F8"/>
     <w:rsid w:val="00891486"/>
     <w:rsid w:val="008A0698"/>
     <w:rsid w:val="008B4F29"/>
     <w:rsid w:val="008C1C65"/>
+    <w:rsid w:val="008C329E"/>
     <w:rsid w:val="008C54C0"/>
     <w:rsid w:val="008D2770"/>
+    <w:rsid w:val="008E3C20"/>
     <w:rsid w:val="008F7C17"/>
     <w:rsid w:val="00916804"/>
     <w:rsid w:val="00930718"/>
+    <w:rsid w:val="00942A92"/>
     <w:rsid w:val="009763EC"/>
     <w:rsid w:val="00984C19"/>
     <w:rsid w:val="00987BDE"/>
     <w:rsid w:val="009A53F0"/>
     <w:rsid w:val="009B7E71"/>
     <w:rsid w:val="009D258C"/>
     <w:rsid w:val="009E1752"/>
     <w:rsid w:val="009E2324"/>
     <w:rsid w:val="00A01840"/>
     <w:rsid w:val="00A35D9D"/>
     <w:rsid w:val="00A409ED"/>
     <w:rsid w:val="00A41CC8"/>
+    <w:rsid w:val="00A43521"/>
     <w:rsid w:val="00A54506"/>
     <w:rsid w:val="00A64E3A"/>
     <w:rsid w:val="00A97EFE"/>
     <w:rsid w:val="00AA2DE4"/>
     <w:rsid w:val="00AB38CB"/>
     <w:rsid w:val="00AD051E"/>
     <w:rsid w:val="00AD5DB4"/>
     <w:rsid w:val="00AF464B"/>
     <w:rsid w:val="00B03B71"/>
+    <w:rsid w:val="00B05C04"/>
     <w:rsid w:val="00B101B9"/>
     <w:rsid w:val="00B4268C"/>
     <w:rsid w:val="00B432D3"/>
+    <w:rsid w:val="00B46EFA"/>
     <w:rsid w:val="00B50DC5"/>
     <w:rsid w:val="00B51B47"/>
+    <w:rsid w:val="00B56F23"/>
     <w:rsid w:val="00B70B2E"/>
+    <w:rsid w:val="00B71BC7"/>
     <w:rsid w:val="00B72824"/>
+    <w:rsid w:val="00BA1F23"/>
     <w:rsid w:val="00BA2217"/>
     <w:rsid w:val="00BB1CB9"/>
     <w:rsid w:val="00BB397F"/>
+    <w:rsid w:val="00BB4958"/>
+    <w:rsid w:val="00BC765D"/>
     <w:rsid w:val="00BE0920"/>
+    <w:rsid w:val="00BF7BB3"/>
+    <w:rsid w:val="00C0307A"/>
     <w:rsid w:val="00C131C0"/>
     <w:rsid w:val="00C152AA"/>
     <w:rsid w:val="00C26C04"/>
     <w:rsid w:val="00C26F4E"/>
     <w:rsid w:val="00C3064E"/>
     <w:rsid w:val="00C33BD1"/>
+    <w:rsid w:val="00C42937"/>
     <w:rsid w:val="00C62092"/>
     <w:rsid w:val="00C8089F"/>
     <w:rsid w:val="00C83F31"/>
     <w:rsid w:val="00C87FD0"/>
     <w:rsid w:val="00C90A1C"/>
     <w:rsid w:val="00C91560"/>
     <w:rsid w:val="00C92389"/>
     <w:rsid w:val="00C9349B"/>
+    <w:rsid w:val="00C967FE"/>
     <w:rsid w:val="00C96A74"/>
     <w:rsid w:val="00CB4AF0"/>
     <w:rsid w:val="00CD1491"/>
     <w:rsid w:val="00CF3AD1"/>
     <w:rsid w:val="00CF3FC1"/>
     <w:rsid w:val="00CF4182"/>
     <w:rsid w:val="00D00AF0"/>
     <w:rsid w:val="00D02D49"/>
     <w:rsid w:val="00D21686"/>
+    <w:rsid w:val="00D35796"/>
+    <w:rsid w:val="00D357F9"/>
+    <w:rsid w:val="00D431A9"/>
     <w:rsid w:val="00D45E40"/>
     <w:rsid w:val="00D72016"/>
     <w:rsid w:val="00D72308"/>
     <w:rsid w:val="00D74CBC"/>
     <w:rsid w:val="00D74E12"/>
     <w:rsid w:val="00DA0CA2"/>
+    <w:rsid w:val="00DA5FA8"/>
     <w:rsid w:val="00DB5483"/>
     <w:rsid w:val="00DB73F0"/>
+    <w:rsid w:val="00DC2FB9"/>
     <w:rsid w:val="00DC346E"/>
     <w:rsid w:val="00DD0214"/>
     <w:rsid w:val="00DE57DE"/>
     <w:rsid w:val="00DF1F0B"/>
     <w:rsid w:val="00E02012"/>
+    <w:rsid w:val="00E07AF6"/>
     <w:rsid w:val="00E12B41"/>
+    <w:rsid w:val="00E15FEA"/>
     <w:rsid w:val="00E25C06"/>
     <w:rsid w:val="00E25C3A"/>
+    <w:rsid w:val="00E60001"/>
     <w:rsid w:val="00E670AC"/>
     <w:rsid w:val="00E74B11"/>
     <w:rsid w:val="00E86FC1"/>
     <w:rsid w:val="00E9158E"/>
+    <w:rsid w:val="00E9370A"/>
     <w:rsid w:val="00EB3A73"/>
+    <w:rsid w:val="00EC1AC8"/>
+    <w:rsid w:val="00EC306D"/>
     <w:rsid w:val="00F00771"/>
     <w:rsid w:val="00F043E3"/>
     <w:rsid w:val="00F066C3"/>
     <w:rsid w:val="00F2467F"/>
     <w:rsid w:val="00F26CC1"/>
     <w:rsid w:val="00F33164"/>
     <w:rsid w:val="00F425F2"/>
+    <w:rsid w:val="00F84360"/>
+    <w:rsid w:val="00F858C4"/>
     <w:rsid w:val="00FB31A0"/>
     <w:rsid w:val="00FB55D6"/>
     <w:rsid w:val="00FC545E"/>
     <w:rsid w:val="00FE2770"/>
     <w:rsid w:val="00FE535A"/>
     <w:rsid w:val="00FF0670"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="064E5439"/>
   <w15:docId w15:val="{AF86FC41-9D89-437F-AEB2-0B2A554394AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2536,51 +2667,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B432D3"/>
     <w:rPr>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:qFormat/>
     <w:rsid w:val="00714CA5"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="RimGaramond" w:hAnsi="RimGaramond"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:qFormat/>
     <w:rsid w:val="00714CA5"/>
     <w:pPr>
@@ -2800,55 +2931,94 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Izsmalcintsizclums">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="008644B2"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="808080" w:themeColor="text1" w:themeTint="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
     <w:name w:val="Kājene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008644B2"/>
     <w:rPr>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Vresteksts">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="VrestekstsRakstz"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003837CA"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
+    <w:name w:val="Vēres teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Vresteksts"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003837CA"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Vresatsauce">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003837CA"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC2FB9"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="158929786">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="201602786">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2969,50 +3139,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2058355284">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/atis-datu-un-kadastra-apgrutinajumu-klasifikators-0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3275,82 +3449,82 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ED55BC7-809C-44CE-930E-A479FF28E66D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>104</Words>
-  <Characters>1009</Characters>
+  <Words>794</Words>
+  <Characters>453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>3</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Rīgā, 20</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>VZD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1111</CharactersWithSpaces>
+  <CharactersWithSpaces>1245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2031717</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:vzd@vzd.gov.lv</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>