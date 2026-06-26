--- v1 (2026-02-16)
+++ v2 (2026-06-26)
@@ -1,126 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\annagreidane\Desktop\anna_jauna\Sankciju_parbaude\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\annagreidane\Desktop\anna_jauna\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F32C93EC-F485-40EB-8F7B-37858104F906}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A36912A4-AC90-4AF3-8DDA-6E6F2910D796}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SV un Ligumu noslegsanas info" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'SV un Ligumu noslegsanas info'!$A$1:$K$1</definedName>
     <definedName name="_ftn1" localSheetId="0">'SV un Ligumu noslegsanas info'!#REF!</definedName>
     <definedName name="_ftnref1" localSheetId="0">'SV un Ligumu noslegsanas info'!#REF!</definedName>
-    <definedName name="_Hlk148517667" localSheetId="0">'SV un Ligumu noslegsanas info'!$D$33</definedName>
-[...1 lines deleted...]
-    <definedName name="_Hlk179475281" localSheetId="0">'SV un Ligumu noslegsanas info'!$I$45</definedName>
+    <definedName name="_Hlk148517667" localSheetId="0">'SV un Ligumu noslegsanas info'!$D$32</definedName>
+    <definedName name="_Hlk178238130" localSheetId="0">'SV un Ligumu noslegsanas info'!$I$43</definedName>
+    <definedName name="_Hlk179475281" localSheetId="0">'SV un Ligumu noslegsanas info'!$I$44</definedName>
     <definedName name="_Hlk179475348" localSheetId="0">'SV un Ligumu noslegsanas info'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Anna Greidāne</author>
   </authors>
   <commentList>
     <comment ref="B8" authorId="0" shapeId="0" xr:uid="{D927DFE0-C843-4A4E-824F-5803D69B6425}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="186"/>
           </rPr>
           <t>Anna Greidāne:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="186"/>
           </rPr>
           <t xml:space="preserve">
 pārslegšanas procesā </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="252">
   <si>
     <t>Dalībnieki</t>
   </si>
   <si>
     <t>Sadarbības tiesiskais pamats</t>
   </si>
   <si>
     <t>Funkcija vai uzdevums, kura īstenošanai sadarbība nepieciešama</t>
   </si>
   <si>
     <t>Sadarbības priekšmeta apraksts</t>
   </si>
   <si>
     <t>Maksa par sadarbību un ārējā normatīvā akta, kas to pamato, vienība</t>
   </si>
   <si>
     <t>Paredzētais sadarbības ilgums</t>
   </si>
   <si>
     <t>Ja sadarbība saistīta ar fiziskas personas datu apstrādi - precīzs fiziskās personas datu apjoms, to apstādes mērķis un tiesiskais pamats</t>
   </si>
   <si>
     <t>Valsts informācijas sistēmas, ko izmanto sadarbības nodrošināšanai</t>
   </si>
   <si>
@@ -920,50 +917,125 @@
       <t xml:space="preserve">Nodrošinājuma valsts </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>aģentūra</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">
 Valsts zemes dienests</t>
     </r>
   </si>
   <si>
     <t>Līdz 2030.gadam 20.augustam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Likuma par budžetu un finanšu vadību 23. panta pirmajā daļā un Ministru kabineta 2024. gada 22. oktobra noteikumu Nr. 653 "Kārtība, kādā Valsts kase sniedz pakalpojumus valsts pārvaldes vienotā pakalpojumu centra ietvaros, un kārtība un apjoms, kādā valsts budžeta iestādes un budžeta nefinansētas iestādes kārto grāmatvedības uzskaiti Valsts kasē valsts pārvaldes vienotā pakalpojumu centra ietvaros" 2.1. un 15.1. apakšpunktā </t>
+  </si>
+  <si>
+    <t>Iestādei noteikto uzdevumu izpildei, lai pārvaldītu un uzturētu valsts pārvaldes vienotā pakalpojumu centra Centrālo resursu vadības sistēmu, tās pašapkalpošanās portālu un atbalsta sistēmu, lai valsts pārvaldes vienotā pakalpojumu centra ietvaros pakalpojumu saņēmējam, valsts budžeta iestādēm un budžeta nefinansētām iestādēm elektroniski, izmantojot Centrālo resursu vadības sistēmu, tās pašapkalpošanās portālu un atbalsta sistēmu, nodrošinātu grāmatvedības uzskaites pakalpojumu, lai Valsts kase grāmatvedības uzskaites pakalpojuma sniegšanas ietvaros varētu iegūt informāciju par iestāžu nekustamajiem īpašumiem grāmatvedības funkcijas nodrošināšanai (nekustamā īpašuma uzskaites process) iestādēm, kurām tiek sniegts grāmatvedības uzskaites pakalpojums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Līdz 2030.gada 28.decembrim</t>
+  </si>
+  <si>
+    <t>Vides aizsardzības likuma 18., 19. un 21. pantā, Administratīvās atbildības likuma 115. panta pirmās daļas 47. punktā, likuma "Par piesārņojumu" 2. panta 6. punktā, 35. panta otrajā daļā, 38. panta pirmajā daļā, 40. pantā, 41. panta otrajā daļā, 43. panta otrajā daļā, 49. panta pirmajā daļā un 64. panta trešajā daļā, Ministru kabineta 2004. gada 23. novembra noteikumu Nr. 962 "Valsts vides dienesta nolikums" 4.6., 5.1. un 5.2. apakšpunktā,
+Ministru kabineta 2004. gada 23. novembra noteikumu Nr. 962 "Valsts vides dienesta nolikums" 3.1., 3.3., 4.1., 4.2., 4.4., 4.5. un 4.6. apakšpunktā, likuma "Par zemes dzīlēm" 8. panta pirmajā daļā, 10. panta pirmās prim daļas 3. punktā, Ministru kabineta 2011. gada 6. septembra noteikumu Nr. 696 "Zemes dzīļu izmantošanas licenču un bieži sastopamo derīgo izrakteņu ieguves atļauju izsniegšanas kārtība, kā arī publiskas personas zemes iznomāšanas kārtība zemes dzīļu izmantošanai" 4. punktā, 5.1. apakšpunktā, likuma "Par piesārņojumu" 16. panta trešajā daļā, 19. panta trešajā prim daļā, 24.3 panta trešās daļas 3. punktā, 49. panta pirmajā daļā, 64. panta trešajā daļā, likuma "Par ietekmes uz vidi novērtējumu" 10., 11. un 12. pantā, Atkritumu apsaimniekošanas likuma 12. panta pirmajā daļā, Ministru kabineta 2015. gada 27. janvāra noteikumu Nr. 48 "Noteikumi par kritērijiem un kārtību, kādā ēkas vai to daļas (telpu grupas) un inženierbūves, kuras izmanto vides aizsardzības vajadzībām, netiek apliktas ar nekustamā īpašuma nodokli" 5. punktā,
+Atkritumu apsaimniekošanas likuma 14. panta pirmajā daļā, Ministru kabineta 2021. gada 18. februāra noteikumos Nr. 113 "Atkritumu un to pārvadājumu uzskaites kārtība" 11., 12. un 17. punktā</t>
+  </si>
+  <si>
+    <t>Iestādei noteikto uzdevumu izpildei, lai kontrolētu piesārņoto vietu īpašnieka, tiesiskā valdītāja vai lietotāja iesaisti un atbildību piesārņoto vietu izpētes un sanācijas procesā, izmantojot Piesārņoto vietu pārvaldības sistēmu;
+lai koordinētu pieteikumu par piesārņojumu un dažādu vides pārkāpumu atrisināšanu, lai sagatavotos pārbaudēm objektos, kuros notiek Iestādes kompetencē esošo darbību kontrole (piemēram, teritorijās, kurās notiek zemes dzīļu izmantošana, noskaidrojot informāciju par konkrēto zemes vienību vai zemes vienības daļu, vai būvēs, kurās notiek darbība atbilstoši Iestādes izsniegtajām atļaujām, noskaidrojot informāciju par konkrēto būvi), sagatavotu lēmumus par ietekmes uz vidi novērtējuma nepiemērošanu vai piemērošanu, izsniegtu zemes dzīļu izmantošanas dokumentus, dabas resursu lietošanas atļaujas, tehniskos noteikumus, kā arī A, B un C kategorijas piesārņojošas darbības atļaujas, lai nodrošinātu informācijas sistēmas TULPE darbību un uzturēšanu;
+lai tā kā APUS pārzinis nodrošinātu sistēmas lietotājiem elektroniski aizpildīt atkritumu pārvadājuma reģistrācijas kartes–pavadzīmes, kurās norāda atkritumu nosūtīšanas un saņemšanas zemes vienības (ja zemes vienībai nav piešķirta adrese), un lai kontrolētu atkritumu apsaimniekotāja darbību, kā arī tāda komersanta darbību, kurš rada atkritumus attiecībā uz savākto un pārvadāto atkritumu izcelsmi, īpašībām, daudzumu un pārvadājuma galamērķi.</t>
+  </si>
+  <si>
+    <t>Līdz 2031.gada 8.februārim</t>
+  </si>
+  <si>
+    <t>Labklājības ministrija
+Valsts zemes dienests</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2004. gada 27. janvāra noteikumu Nr. 49 "Labklājības ministrijas nolikums" 5.2.1. apakšpunktā, Sociālo pakalpojumu un sociālās palīdzības likuma (turpmāk – SPSPL) 36. panta pirmās daļas 2. punktā, Ministru kabineta 2020. gada 17. decembra noteikumu Nr. 809 "Noteikumi par mājsaimniecības materiālās situācijas izvērtēšanu un sociālās palīdzības saņemšanu" (turpmāk – MK noteikumi Nr. 809) 6. punktā un 2. pielikuma 4. punktā un Ministru kabineta 2026. gada 24. marta noteikumu Nr. 155 "Labklājības nozares un pašvaldību sociālās jomas informācijas sistēmas "DigiSoc" noteikumi" 2. punktā un 5.2.2.5.6. apakšpunktā</t>
+  </si>
+  <si>
+    <t>Iestādei noteikto uzdevumu izpildei, lai izvērtētu mājsaimniecības materiālo stāvokli (piederošus nekustamos īpašumus) sociālās palīdzības pabalstu un trūcīgas vai maznodrošinātas mājsaimniecības statusa piešķiršanai, lai nodrošinātu sistēmas DigiSoc izstrādi un uzturēšanu</t>
+  </si>
+  <si>
+    <t>tiesiskais pamats – SPSPL 36. panta pirmās daļas 2. punkts un MK noteikumu Nr. 809 6. punkts un 2. pielikuma 4. punkts;
+apstrādes mērķis – Iestāde veic meklēšanu pēc personas koda, lai izvērtētu mājsaimniecības materiālo stāvokli (piederošus nekustamos īpašumus) sociālās palīdzības pabalstu un trūcīgas vai maznodrošinātas mājsaimniecības statusa piešķiršanai.</t>
+  </si>
+  <si>
+    <t>Līdz 2031.gada 11.maijam</t>
+  </si>
+  <si>
+    <t>Iekšējās drošības birojs
+Valsts zemes dienests</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iekšējās drošības biroja likuma 4. pantā, 7. panta pirmās daļas 1., 2., 3. un 6. punktā, Kriminālprocesa likuma 29. panta pirmās daļas 1. un 2. punktā, 190. panta pirmajā un otrajā daļā un 387. panta 10.¹ daļā </t>
+  </si>
+  <si>
+    <t>Iestādei noteikto uzdevumu izpildei, lai veiktu noziedzīgu nodarījumu atklāšanu, izmeklēšanu un novēršanu</t>
+  </si>
+  <si>
+    <t>tiesiskais pamats – Iekšējās drošības biroja likuma 4. pants, 7. panta pirmās daļas 1., 2., 3. un 6. punkts, Kriminālprocesa likuma 29. panta pirmās daļas 1. un 2. punkts, 190. panta pirmā un otrā daļā un 387. panta 10.¹ daļa, likuma "Par fizisko personu datu apstrādi kriminālprocesā un administratīvā pārkāpuma procesā" 5. pants;
+apstrādes mērķis – Iestāde adreses apstrādā, lai veiktu noziedzīgu nodarījumu atklāšanu, izmeklēšanu un novēršanu.
+ Iestāde veic meklēšanu pēc personas koda šādam tiesiskajam pamatojumam un mērķim:
+tiesiskais pamats – Iekšējās drošības biroja likuma 4. pants, 7. panta pirmās daļas 1., 2., 3. un 6. punkts, Kriminālprocesa likuma 29. panta pirmās daļas 1. un 2. punkts, 190. panta pirmā un otrā daļā un 387. panta 10.¹ daļa, likuma "Par fizisko personu datu apstrādi kriminālprocesā un administratīvā pārkāpuma procesā" 5. pants;
+apstrādes mērķis – Iestāde veic meklēšanu pēc personas koda normatīvajos aktos noteikto uzdevumu izpildes ietvaros, lai veiktu noziedzīgu nodarījumu atklāšanu, izmeklēšanu un novēršanu.</t>
+  </si>
+  <si>
+    <t>Līdz 2030.gada 28.decembrim</t>
+  </si>
+  <si>
+    <t>Līdz 2031.gada 20.maijam</t>
+  </si>
+  <si>
+    <t>Valsts pārvaldes iekārtas likuma 55. panta otro daļu un 58. panta pirmo daļu un Ministru kabineta 2010. gada 13. aprīļa noteikumu Nr. 357 "Kārtība, kādā iestādes sadarbojoties sniedz informāciju elektroniskā veidā, kā arī nodrošina un apliecina šādas informācijas patiesumu" 11. punktu,</t>
+  </si>
+  <si>
+    <t>Ministru kabineta 2003. gada 29. aprīļa noteikumu Nr. 242 "Satiksmes ministrijas nolikums" 4.2. apakšpunktu; Ministru kabineta 2003. gada 29. aprīļa noteikumu Nr. 242 "Satiksmes ministrijas nolikums" 5.12. apakšpunktu un likuma "Par autoceļiem" 4. panta pirmo daļu un 7. panta pirmo daļu; Ministru kabineta 2003. gada 29. aprīļa noteikumu Nr. 242 "Satiksmes ministrijas nolikums" 5.17. apakšpunktu un Dzelzceļa likuma 15. panta 11, 22 un trešo daļu; Ministru kabineta 2003. gada 29. aprīļa noteikumu Nr. 242 "Satiksmes ministrijas nolikums" 5.32. apakšpunktu;  Ministru kabineta 2003. gada 29. aprīļa noteikumu Nr. 242 "Satiksmes ministrijas nolikums" 5.28. apakšpunktu; Sabiedrības vajadzībām nepieciešamā nekustamā īpašuma atsavināšanas likuma 2., 3. un 40. pantu; "Par Igaunijas Republikas valdības, Latvijas Republikas valdības un Lietuvas Republikas valdības līgumu par Rail Baltic/Rail Baltica dzelzceļa savienojuma izveidi" apstiprinātā līguma 4. panta 1. punktu.</t>
+  </si>
+  <si>
+    <t>Iestādei noteikto uzdevumu izpildei, lai organizētu un koordinētu transporta un sakaru politikas īstenošanu; lai organizētu valsts autoceļu tīkla pārvaldīšanu un pašvaldību autoceļu pārraudzību; lai atklātu vai slēgtu dzelzceļa stacijas un pieturas punktus visu vai atsevišķu pārvadājumu veikšanai;  lai koordinētu Rail Baltica valsts publiskās lietošanas dzelzceļa infrastruktūras projekta īstenošanu līdz projekta realizācijai un, noslēdzot deleģēšanas līgumus ar Sabiedrību ar ierobežotu atbildību "EIROPAS DZELZCEĻA LĪNIJAS" un RB Rail AS; lai īstenotu un organizētu Eiropas Savienības fondu finansēto projektu ieviešanu transporta un sakaru nozarē (t.sk. autoceļu būvniecības projekti), Rail Baltica projekta īstenošanu, nodrošinātu nekustamo īpašumu atsavināšanas procesu; lai Rail Baltica projekta īstenošanai nodrošinātu nekustamo īpašumu atsavināšanas procesu;  lai izveidotu Rail Baltica dzelzceļa savienojumu</t>
+  </si>
+  <si>
+    <t>2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
@@ -1250,65 +1322,62 @@
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="6" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1375,197 +1444,163 @@
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
     <cellStyle name="Paskaidrojošs teksts" xfId="11" builtinId="53" hidden="1"/>
     <cellStyle name="Pārbaudes šūna" xfId="8" builtinId="23" hidden="1"/>
     <cellStyle name="Piezīme" xfId="10" builtinId="10" hidden="1"/>
     <cellStyle name="Slikts" xfId="3" builtinId="27" hidden="1"/>
     <cellStyle name="Virsraksts 1" xfId="1" builtinId="16" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1699,1681 +1734,1840 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:M497"/>
+  <dimension ref="A1:M499"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A44" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A49" sqref="A49"/>
+      <pane ySplit="1" topLeftCell="A47" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D52" sqref="D52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="23.4" zeroHeight="1" thickBottom="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.33203125" style="24" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="23.44140625" style="21" customWidth="1"/>
+    <col min="1" max="1" width="10.33203125" style="23" customWidth="1"/>
+    <col min="2" max="2" width="11.6640625" style="18" customWidth="1"/>
+    <col min="3" max="3" width="20.33203125" style="17" customWidth="1"/>
+    <col min="4" max="4" width="61.44140625" style="27" customWidth="1"/>
+    <col min="5" max="5" width="86.77734375" style="28" customWidth="1"/>
+    <col min="6" max="6" width="75.21875" style="28" customWidth="1"/>
+    <col min="7" max="7" width="19.5546875" style="28" customWidth="1"/>
+    <col min="8" max="8" width="18.44140625" style="28" customWidth="1"/>
+    <col min="9" max="9" width="86.77734375" style="28" customWidth="1"/>
+    <col min="10" max="10" width="31" style="28" customWidth="1"/>
+    <col min="11" max="11" width="23.44140625" style="20" customWidth="1"/>
     <col min="12" max="13" width="0" style="3" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="7" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" s="6" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="5" t="s">
+      <c r="D1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="6" t="s">
+      <c r="E1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="F1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="5" t="s">
+      <c r="G1" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="H1" s="5" t="s">
+      <c r="H1" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="I1" s="5" t="s">
+      <c r="I1" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="J1" s="5" t="s">
+      <c r="J1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="K1" s="5" t="s">
+      <c r="K1" s="4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="90.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="14" t="s">
+      <c r="A2" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>101</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>108</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>104</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="52.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="14" t="s">
+      <c r="A3" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>96</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>99</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="130.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="14" t="s">
+      <c r="A4" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>107</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>87</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>88</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="94.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="14" t="s">
+      <c r="A5" s="13" t="s">
         <v>89</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>90</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>91</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:11" s="13" customFormat="1" ht="229.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="8">
+    <row r="6" spans="1:11" s="12" customFormat="1" ht="229.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="7">
         <v>2016</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="B6" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C6" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="F6" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="G6" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="11" t="s">
+      <c r="G6" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="I6" s="11" t="s">
+      <c r="I6" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="J6" s="10" t="s">
+      <c r="J6" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="K6" s="12" t="s">
+      <c r="K6" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="199.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="14" t="s">
+      <c r="A7" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>18</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>16</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="79.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="14" t="s">
+      <c r="A8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="14" t="s">
+      <c r="A9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>69</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="115.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="14" t="s">
+      <c r="A10" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>63</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>67</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="145.80000000000001" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>12</v>
       </c>
       <c r="J11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="79.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="14" t="s">
+      <c r="A12" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G12" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="J12" s="1" t="s">
         <v>50</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="193.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="14" t="s">
+      <c r="A13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>105</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J13" s="1" t="s">
         <v>69</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="116.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="14">
+      <c r="A14" s="13">
         <v>2021</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>64</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J14" s="1" t="s">
         <v>69</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:11" s="18" customFormat="1" ht="114.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="8">
+    <row r="15" spans="1:11" s="17" customFormat="1" ht="114.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7">
         <v>2022</v>
       </c>
-      <c r="B15" s="9" t="s">
+      <c r="B15" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="C15" s="9" t="s">
+      <c r="C15" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="D15" s="16" t="s">
+      <c r="D15" s="15" t="s">
         <v>76</v>
       </c>
-      <c r="E15" s="17" t="s">
+      <c r="E15" s="16" t="s">
         <v>77</v>
       </c>
-      <c r="F15" s="17" t="s">
+      <c r="F15" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="G15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="11" t="s">
+      <c r="G15" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="I15" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="10" t="s">
+      <c r="I15" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="K15" s="12" t="s">
+      <c r="K15" s="11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="136.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="24" t="s">
+      <c r="A16" s="23" t="s">
         <v>114</v>
       </c>
-      <c r="B16" s="19" t="s">
+      <c r="B16" s="18" t="s">
         <v>111</v>
       </c>
-      <c r="C16" s="19" t="s">
+      <c r="C16" s="18" t="s">
         <v>115</v>
       </c>
-      <c r="D16" s="16" t="s">
+      <c r="D16" s="15" t="s">
         <v>109</v>
       </c>
-      <c r="E16" s="17" t="s">
+      <c r="E16" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="F16" s="17" t="s">
+      <c r="F16" s="16" t="s">
         <v>110</v>
       </c>
-      <c r="G16" s="11" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="11" t="s">
+      <c r="G16" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="I16" s="10" t="s">
+      <c r="I16" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="J16" s="10" t="s">
+      <c r="J16" s="9" t="s">
         <v>198</v>
       </c>
-      <c r="K16" s="12" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="30" t="s">
+      <c r="K16" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="136.94999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="13" t="s">
         <v>134</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>228</v>
+        <v>169</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>33</v>
+        <v>148</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>33</v>
+        <v>147</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>33</v>
+        <v>149</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>33</v>
+        <v>150</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>33</v>
+        <v>151</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="K17" s="2" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      <c r="A18" s="14" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="188.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="13" t="s">
         <v>134</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>148</v>
+        <v>106</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>149</v>
+        <v>45</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="I18" s="1" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="J18" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="J18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="K18" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="19" spans="1:11" ht="188.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>134</v>
+    <row r="19" spans="1:11" ht="173.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="13" t="s">
+        <v>120</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>168</v>
+        <v>73</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>133</v>
+        <v>74</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>45</v>
+        <v>117</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H19" s="2" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="I19" s="1" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="J19" s="20" t="s">
+        <v>119</v>
+      </c>
+      <c r="J19" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K19" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="173.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="14" t="s">
+    <row r="20" spans="1:11" ht="162.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>73</v>
+        <v>94</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H20" s="2" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>122</v>
+      </c>
+      <c r="I20" s="2" t="s">
+        <v>123</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="21" spans="1:11" ht="162.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="14" t="s">
+    <row r="21" spans="1:11" ht="171.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>94</v>
+        <v>162</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>72</v>
+        <v>126</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>127</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>128</v>
       </c>
       <c r="J21" s="1" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      <c r="A22" s="14" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="79.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="I22" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="J22" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="K22" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="88.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="J23" s="1" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="14" t="s">
+      <c r="K23" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" ht="158.69999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B23" s="1" t="s">
+      <c r="B24" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C23" s="1" t="s">
-[...28 lines deleted...]
-      <c r="A24" s="22" t="s">
+      <c r="C24" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="K24" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" ht="66.599999999999994" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B25" s="1" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>145</v>
+        <v>33</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="I25" s="1" t="s">
-        <v>146</v>
+        <v>33</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K25" s="2" t="s">
-        <v>10</v>
-[...3 lines deleted...]
-      <c r="A26" s="14" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" ht="66.599999999999994" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>33</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="53.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="14" t="s">
+    <row r="27" spans="1:11" ht="66.599999999999994" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="K27" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="14" t="s">
+    </row>
+    <row r="28" spans="1:11" ht="66.599999999999994" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>33</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>33</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="53.4" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="14" t="s">
+    <row r="29" spans="1:11" ht="332.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="13" t="s">
         <v>120</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>33</v>
+        <v>152</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>33</v>
+        <v>165</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>33</v>
+        <v>166</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="H29" s="2" t="s">
-        <v>33</v>
+        <v>164</v>
       </c>
       <c r="I29" s="1" t="s">
-        <v>33</v>
+        <v>167</v>
       </c>
       <c r="J29" s="1" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      <c r="A30" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="K29" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" s="12" customFormat="1" ht="211.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="29" t="s">
         <v>120</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>14</v>
+      </c>
+      <c r="C30" s="19" t="s">
+        <v>163</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H30" s="2" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>40</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="31" spans="1:11" s="13" customFormat="1" ht="198.6" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>120</v>
+    <row r="31" spans="1:11" s="12" customFormat="1" ht="159" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="7">
+        <v>2024</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>14</v>
-[...20 lines deleted...]
-        <v>161</v>
+        <v>23</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D31" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>153</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="G31" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="I31" s="9" t="s">
+        <v>155</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>40</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:11" s="13" customFormat="1" ht="159" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="8">
+    <row r="32" spans="1:11" ht="119.4" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="7">
         <v>2024</v>
       </c>
-      <c r="B32" s="1" t="s">
+      <c r="B32" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C32" s="1" t="s">
-[...3 lines deleted...]
-        <v>152</v>
+      <c r="C32" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>174</v>
       </c>
       <c r="E32" s="10" t="s">
-        <v>153</v>
+        <v>176</v>
       </c>
       <c r="F32" s="10" t="s">
-        <v>156</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>175</v>
+      </c>
+      <c r="G32" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="10" t="s">
+        <v>11</v>
       </c>
       <c r="I32" s="10" t="s">
-        <v>155</v>
+        <v>10</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="K32" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="8">
+      <c r="K32" s="22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="79.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="23">
         <v>2024</v>
       </c>
       <c r="B33" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="K33" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" s="12" customFormat="1" ht="159" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="7">
+        <v>2024</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C33" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H33" s="11" t="s">
+      <c r="C34" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>194</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="I33" s="11" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="1" t="s">
+      <c r="I34" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="246.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="23">
+        <v>2024</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="J35" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="K33" s="23" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="24">
+      <c r="K35" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" s="12" customFormat="1" ht="279.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="7">
         <v>2024</v>
       </c>
-      <c r="B34" s="2" t="s">
-[...31 lines deleted...]
-      <c r="A35" s="8">
+      <c r="B36" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D36" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="G36" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="10" t="s">
+        <v>181</v>
+      </c>
+      <c r="I36" s="24" t="s">
+        <v>182</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="K36" s="22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" s="12" customFormat="1" ht="172.2" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="7">
         <v>2024</v>
       </c>
-      <c r="B35" s="2" t="s">
+      <c r="B37" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="2" t="s">
+      <c r="C37" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D37" s="7" t="s">
         <v>193</v>
       </c>
-      <c r="E35" s="8" t="s">
-[...8 lines deleted...]
-      <c r="H35" s="2" t="s">
+      <c r="E37" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="G37" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="I35" s="2" t="s">
-[...81 lines deleted...]
-        <v>2024</v>
+      <c r="I37" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="J37" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="K37" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="188.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="13" t="s">
+        <v>120</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C38" s="9" t="s">
-[...11 lines deleted...]
-      <c r="G38" s="11" t="s">
+      <c r="C38" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="G38" s="2" t="s">
         <v>10</v>
       </c>
       <c r="H38" s="2" t="s">
-        <v>11</v>
-[...15 lines deleted...]
-      <c r="B39" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="J38" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="K38" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" s="12" customFormat="1" ht="266.39999999999998" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B39" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="1" t="s">
+      <c r="C39" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="D39" s="7" t="s">
         <v>178</v>
       </c>
-      <c r="E39" s="1" t="s">
-[...14 lines deleted...]
-      <c r="J39" s="20" t="s">
+      <c r="E39" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="G39" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="I39" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="K39" s="22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" ht="157.80000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="J40" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="K39" s="2" t="s">
-[...40 lines deleted...]
-        <v>202</v>
+      <c r="K40" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" ht="184.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="13" t="s">
+        <v>207</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H41" s="27" t="s">
-        <v>212</v>
+      <c r="H41" s="26" t="s">
+        <v>211</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="J41" s="1" t="s">
         <v>22</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="42" spans="1:11" ht="184.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>207</v>
+    <row r="42" spans="1:11" s="12" customFormat="1" ht="334.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="29" t="s">
+        <v>213</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>28</v>
-[...11 lines deleted...]
-        <v>205</v>
+        <v>23</v>
+      </c>
+      <c r="C42" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="D42" s="16" t="s">
+        <v>178</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>209</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="H42" s="27" t="s">
-[...5 lines deleted...]
-      <c r="J42" s="1" t="s">
+      <c r="H42" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="I42" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="J42" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="K42" s="2" t="s">
-[...5 lines deleted...]
-        <v>213</v>
+      <c r="K42" s="22" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" s="12" customFormat="1" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="7">
+        <v>2025</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C43" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="17" t="s">
+      <c r="C43" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D43" s="7" t="s">
         <v>178</v>
       </c>
       <c r="E43" s="10" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="F43" s="10" t="s">
-        <v>209</v>
-[...5 lines deleted...]
-        <v>210</v>
+        <v>220</v>
+      </c>
+      <c r="G43" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="2" t="s">
+        <v>11</v>
       </c>
       <c r="I43" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="J43" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="8">
+      <c r="J43" s="25" t="s">
+        <v>221</v>
+      </c>
+      <c r="K43" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" s="12" customFormat="1" ht="85.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="7">
         <v>2025</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C44" s="9" t="s">
-[...28 lines deleted...]
-      <c r="A45" s="8">
+      <c r="C44" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>225</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="G44" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="I44" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="J44" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="K44" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" s="12" customFormat="1" ht="138" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="7">
         <v>2025</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C45" s="9" t="s">
-[...17 lines deleted...]
-      <c r="I45" s="11" t="s">
+      <c r="C45" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="D45" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="G45" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="I45" s="10" t="s">
         <v>10</v>
       </c>
       <c r="J45" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="K45" s="12" t="s">
-[...43 lines deleted...]
-    <row r="64" thickBot="1" x14ac:dyDescent="0.3"/>
+      <c r="K45" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" s="12" customFormat="1" ht="180.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="7">
+        <v>2025</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="F46" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="G46" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="I46" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="J46" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="K46" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" s="12" customFormat="1" ht="258" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D47" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="G47" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="I47" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="J47" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="K47" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" s="12" customFormat="1" ht="108.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>178</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>238</v>
+      </c>
+      <c r="F48" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="G48" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="I48" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="J48" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="K48" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" s="12" customFormat="1" ht="132.6" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="7">
+        <v>2026</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D49" s="7" t="s">
+        <v>248</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="G49" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="I49" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="J49" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="K49" s="11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" s="12" customFormat="1" ht="99" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="29" t="s">
+        <v>251</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="H50" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K50" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" s="12" customFormat="1" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="7"/>
+      <c r="B51" s="8"/>
+      <c r="D51" s="22"/>
+      <c r="E51" s="10"/>
+      <c r="F51" s="10"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="10"/>
+      <c r="K51" s="11"/>
+    </row>
+    <row r="52" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="53" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="54" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="55" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="56" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="57" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="58" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="59" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="60" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="61" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="62" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="63" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="64" spans="1:11" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="65" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="66" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="67" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="68" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="69" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="70" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="71" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="72" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="73" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="74" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="76" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="77" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="78" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="79" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="80" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="81" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="82" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="83" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="84" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="85" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="86" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="87" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="88" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="89" thickBot="1" x14ac:dyDescent="0.3"/>
@@ -3763,50 +3957,52 @@
     <row r="473" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="474" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="475" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="476" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="477" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="478" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="479" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="480" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="481" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="482" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="483" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="484" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="485" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="486" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="487" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="488" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="489" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="490" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="491" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="492" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="493" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="494" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="495" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="496" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="497" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="498" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="499" ht="22.8" x14ac:dyDescent="0.25"/>
   </sheetData>
   <dataConsolidate/>
   <phoneticPr fontId="19" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="0.39370078740157483" top="0.74803149606299213" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A13" numberStoredAsText="1"/>
   </ignoredErrors>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>