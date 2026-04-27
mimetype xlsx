--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -1,84 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\inganiedra\Desktop\IKS tabula\TABULA mājaslapai_ iid@vzd.gov.lv\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{44F0A931-FF53-4ABF-AF52-2580DEB80A43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31D48DDF-5748-4244-A4BE-45420200EA62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Līgumi ar Portālu" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Līgumi ar Portālu'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="808" uniqueCount="789">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="815" uniqueCount="796">
   <si>
     <t>Līguma spēkā stāšanās datums</t>
   </si>
   <si>
     <t>SIA Geometra</t>
   </si>
   <si>
     <t>AS Mērniecības centrs MC</t>
   </si>
   <si>
     <t>SIA ĢEOMETRS</t>
   </si>
   <si>
     <t>SIA MĒRNIEKS MMR</t>
   </si>
   <si>
     <t>SIA Vidzemes mērnieks</t>
   </si>
   <si>
     <t>SIA A komanda</t>
   </si>
   <si>
     <t>SIA INTRA MTD</t>
   </si>
   <si>
@@ -426,53 +423,50 @@
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Sergejs Kovaļovs</t>
   </si>
   <si>
     <t>Mārcis Saulītis</t>
   </si>
   <si>
     <t>Guntis Štāls</t>
   </si>
   <si>
     <t>Igors Lepets</t>
   </si>
   <si>
     <t>Gija Guļāne</t>
   </si>
   <si>
     <t>Aigars Rieksts</t>
   </si>
   <si>
     <t>SIA Topo plus</t>
   </si>
   <si>
-    <t>IK MAKSIMA</t>
-[...1 lines deleted...]
-  <si>
     <t>SIA Rīgas meži</t>
   </si>
   <si>
     <t>Komersanta nosaukums / pašnodarbināta mērnieka vārds, uzvārds</t>
   </si>
   <si>
     <t>IK Zvērināts mērnieks Visvaldis Šnepsts</t>
   </si>
   <si>
     <t>SIA Decarte</t>
   </si>
   <si>
     <t>Mihails Maksimčuks</t>
   </si>
   <si>
     <t>SIA LATVIJAS ENERGOCELTNIEKS</t>
   </si>
   <si>
     <t>IU Andreja Igauņa mērniecības birojs</t>
   </si>
   <si>
     <t>SIA MAINER</t>
   </si>
   <si>
     <t>SIA TP aģentūra</t>
@@ -1194,56 +1188,50 @@
   <si>
     <t>09.02.2021.</t>
   </si>
   <si>
     <t>Sertificēts mērnieks Māris Pormals</t>
   </si>
   <si>
     <t>28.04.2021.</t>
   </si>
   <si>
     <t>Jana Brice sertificēts mērnieks</t>
   </si>
   <si>
     <t>SIA ĢEOReljefs</t>
   </si>
   <si>
     <t xml:space="preserve"> 30.04.2021.</t>
   </si>
   <si>
     <t>SIA Gravimetrs</t>
   </si>
   <si>
     <t>SIA Topoprojekts.lv</t>
   </si>
   <si>
-    <t>07.06.2021.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> 	AS Latvijas valsts meži</t>
   </si>
   <si>
     <t>09.07.2021</t>
   </si>
   <si>
     <t>SIA Strabag</t>
   </si>
   <si>
     <t>18.06.2021</t>
   </si>
   <si>
     <t>SIA Lauku mērnieks</t>
   </si>
   <si>
     <t>SIA ZD pols</t>
   </si>
   <si>
     <t>23.08.2021.</t>
   </si>
   <si>
     <t>sertificētais mērnieks Jānis Domburs</t>
   </si>
   <si>
     <t>SIA CP ĢEO</t>
@@ -2401,50 +2389,80 @@
     <t>320</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>328</t>
+  </si>
+  <si>
+    <t>SIA ĢEODĒZIJA S&amp;S</t>
+  </si>
+  <si>
+    <t>Pilnsabiedrība BMGS - Fima</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>SIA ARKO BALTEX</t>
+  </si>
+  <si>
+    <t>SIA Grosella</t>
+  </si>
+  <si>
+    <t>Haralds Krievs</t>
+  </si>
+  <si>
+    <t>SIA ELKO</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>332</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
@@ -2542,339 +2560,284 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...73 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office dizains">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -3011,3907 +2974,3931 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:S1634"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A316" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C331" sqref="C331"/>
+      <pane ySplit="1" topLeftCell="A323" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C338" sqref="C338"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.88671875" style="38" customWidth="1"/>
+    <col min="1" max="1" width="5.88671875" style="31" customWidth="1"/>
     <col min="2" max="2" width="50.6640625" style="4" customWidth="1"/>
-    <col min="3" max="3" width="81.6640625" style="30" customWidth="1"/>
+    <col min="3" max="3" width="81.6640625" style="28" customWidth="1"/>
     <col min="4" max="256" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="257" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="3" customFormat="1" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="30" t="s">
         <v>71</v>
       </c>
-      <c r="B1" s="25" t="s">
+      <c r="B1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="25" t="s">
-        <v>132</v>
+      <c r="C1" s="24" t="s">
+        <v>131</v>
       </c>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="16">
         <v>1</v>
       </c>
       <c r="B2" s="16" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C2" s="22" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" s="15">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="7">
         <v>3</v>
       </c>
       <c r="B4" s="7" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B5" s="14" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B6" s="7" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C6" s="23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" s="16" t="s">
         <v>86</v>
       </c>
       <c r="B7" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="C7" s="21" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B8" s="7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B9" s="15" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A10" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B10" s="14" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A11" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="15" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A12" s="16" t="s">
         <v>91</v>
       </c>
       <c r="B12" s="7" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="C12" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="C12" s="6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>93</v>
       </c>
       <c r="B13" s="7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A14" s="7" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B14" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="C14" s="17" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="15" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="15" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A16" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="26" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="16" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="12">
         <v>42244</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="D17" s="2"/>
-[...16 lines deleted...]
-    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B18" s="7" t="s">
+        <v>356</v>
+      </c>
+      <c r="C18" s="6" t="s">
         <v>357</v>
       </c>
-      <c r="C18" s="6" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="16" t="s">
         <v>99</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B22" s="7" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="16" t="s">
         <v>102</v>
       </c>
       <c r="B23" s="7" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B25" s="15" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="16" t="s">
         <v>105</v>
       </c>
       <c r="B26" s="15" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B27" s="15" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="7" t="s">
         <v>107</v>
       </c>
       <c r="B28" s="7" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>108</v>
       </c>
       <c r="B29" s="7" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="7" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="15" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B31" s="15" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="16" t="s">
         <v>111</v>
       </c>
       <c r="B32" s="7" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B33" s="15" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B34" s="14" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="16" t="s">
         <v>114</v>
       </c>
       <c r="B35" s="7" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
         <v>115</v>
       </c>
       <c r="B36" s="7" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="7" t="s">
         <v>116</v>
       </c>
       <c r="B37" s="7" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="16" t="s">
         <v>117</v>
       </c>
       <c r="B38" s="7" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="C38" s="23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="7" t="s">
         <v>118</v>
       </c>
       <c r="B39" s="8">
         <v>42290</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="7" t="s">
         <v>119</v>
       </c>
       <c r="B40" s="12">
         <v>43683</v>
       </c>
       <c r="C40" s="10" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="16" t="s">
         <v>120</v>
       </c>
       <c r="B41" s="12">
         <v>42298</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="7" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B42" s="8">
         <v>43580</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="7" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B43" s="12">
         <v>42279</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="16" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B44" s="8">
         <v>42284</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" s="7" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B45" s="8">
         <v>42290</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" s="7" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="12">
         <v>42368</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" s="16" t="s">
         <v>122</v>
       </c>
       <c r="B47" s="12">
         <v>43868</v>
       </c>
       <c r="C47" s="10" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" s="7" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="B48" s="8">
         <v>42361</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" s="7" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B49" s="8">
         <v>42286</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A50" s="16" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="B50" s="8">
         <v>42269</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A51" s="7" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B51" s="8">
         <v>42298</v>
       </c>
-      <c r="C51" s="24" t="s">
+      <c r="C51" s="6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A52" s="7" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B52" s="8">
         <v>42289</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A53" s="16" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="B53" s="8">
         <v>42284</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A54" s="7" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B54" s="8">
         <v>42264</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A55" s="7" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B55" s="8">
         <v>42269</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A56" s="16" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="B56" s="12">
         <v>42237</v>
       </c>
       <c r="C56" s="10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A57" s="7" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B57" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="C57" s="10" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="7" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B58" s="8">
         <v>42276</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="16" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="B59" s="8">
         <v>42271</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:3" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="7" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B60" s="12">
         <v>42269</v>
       </c>
       <c r="C60" s="10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A61" s="7" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B61" s="8">
         <v>42244</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A62" s="16" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="B62" s="8">
         <v>42284</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A63" s="7" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B63" s="20">
         <v>42367</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A64" s="7" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B64" s="19">
         <v>42367</v>
       </c>
       <c r="C64" s="10" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A65" s="16" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B65" s="19">
         <v>42304</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A66" s="7" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B66" s="19">
         <v>42282</v>
       </c>
       <c r="C66" s="10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A67" s="7" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B67" s="12">
         <v>42290</v>
       </c>
       <c r="C67" s="21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A68" s="16" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="B68" s="8">
         <v>42314</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A69" s="7" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="B69" s="8">
         <v>42626</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A70" s="7" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B70" s="20">
         <v>42285</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A71" s="16" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B71" s="20">
         <v>42237</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="7" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="B72" s="19">
         <v>42521</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="7" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B73" s="20">
         <v>42284</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" s="16" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B74" s="19">
         <v>42333</v>
       </c>
       <c r="C74" s="10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" s="7" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="B75" s="20">
         <v>42222</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="7" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B76" s="19">
         <v>42271</v>
       </c>
       <c r="C76" s="10" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" s="16" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="B77" s="8">
         <v>42411</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="7" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="B78" s="19">
         <v>42271</v>
       </c>
       <c r="C78" s="10" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="7" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B79" s="8">
         <v>44336</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" s="16" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="B80" s="19">
         <v>42286</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="7" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B81" s="20">
         <v>42272</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A82" s="7" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B82" s="20">
         <v>42243</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A83" s="16" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B83" s="19">
         <v>42242</v>
       </c>
       <c r="C83" s="10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="84" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A84" s="7" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="B84" s="20">
         <v>42292</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="7" t="s">
-        <v>544</v>
+        <v>541</v>
       </c>
       <c r="B85" s="12">
         <v>42290</v>
       </c>
       <c r="C85" s="10" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="16" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B86" s="20">
         <v>42289</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="87" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A87" s="7" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
       <c r="B87" s="20">
         <v>42284</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="7" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="B88" s="20">
         <v>44354</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="89" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="16" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B89" s="8">
         <v>42279</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="90" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="7" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="B90" s="20">
         <v>42279</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="91" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="7" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="B91" s="20">
         <v>42304</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="92" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="16" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="B92" s="8">
         <v>42366</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="93" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="7" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="B93" s="19">
         <v>42359</v>
       </c>
       <c r="C93" s="10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="94" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="7" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="B94" s="19">
         <v>42289</v>
       </c>
       <c r="C94" s="10" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="95" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="16" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="B95" s="8">
         <v>42296</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="96" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="7" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B96" s="8">
         <v>42276</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="97" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="7" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="B97" s="12">
         <v>42276</v>
       </c>
       <c r="C97" s="10" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="98" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A98" s="16" t="s">
-        <v>557</v>
-[...4 lines deleted...]
-      <c r="C98" s="10" t="s">
+        <v>554</v>
+      </c>
+      <c r="B98" s="8">
+        <v>42685</v>
+      </c>
+      <c r="C98" s="6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="99" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A99" s="7" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-        <v>131</v>
+        <v>555</v>
+      </c>
+      <c r="B99" s="12">
+        <v>42289</v>
+      </c>
+      <c r="C99" s="10" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="100" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A100" s="7" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="B100" s="12">
-        <v>42289</v>
+        <v>42276</v>
       </c>
       <c r="C100" s="10" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="101" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A101" s="16" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="B101" s="12">
-        <v>42276</v>
+        <v>42286</v>
       </c>
       <c r="C101" s="10" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="102" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A102" s="7" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="B102" s="12">
-        <v>42286</v>
+        <v>42310</v>
       </c>
       <c r="C102" s="10" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
     </row>
     <row r="103" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A103" s="7" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="B103" s="12">
-        <v>42310</v>
+        <v>42304</v>
       </c>
       <c r="C103" s="10" t="s">
-        <v>92</v>
+        <v>135</v>
       </c>
     </row>
     <row r="104" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A104" s="16" t="s">
-        <v>563</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>560</v>
+      </c>
+      <c r="B104" s="8">
+        <v>43914</v>
+      </c>
+      <c r="C104" s="6" t="s">
+        <v>361</v>
       </c>
     </row>
     <row r="105" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A105" s="7" t="s">
-        <v>564</v>
-[...5 lines deleted...]
-        <v>362</v>
+        <v>561</v>
+      </c>
+      <c r="B105" s="12">
+        <v>42289</v>
+      </c>
+      <c r="C105" s="10" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="106" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A106" s="7" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="B106" s="12">
-        <v>42289</v>
+        <v>42319</v>
       </c>
       <c r="C106" s="10" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
     </row>
     <row r="107" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A107" s="16" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>42319</v>
+        <v>563</v>
+      </c>
+      <c r="B107" s="19">
+        <v>42275</v>
       </c>
       <c r="C107" s="10" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
     </row>
     <row r="108" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A108" s="7" t="s">
-        <v>567</v>
-[...4 lines deleted...]
-      <c r="C108" s="10" t="s">
+        <v>564</v>
+      </c>
+      <c r="B108" s="8">
+        <v>42230</v>
+      </c>
+      <c r="C108" s="6" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="109" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A109" s="7" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="B109" s="8">
-        <v>42230</v>
+        <v>42279</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="110" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A110" s="16" t="s">
-        <v>569</v>
-[...4 lines deleted...]
-      <c r="C110" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="B110" s="12">
+        <v>42244</v>
+      </c>
+      <c r="C110" s="10" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="111" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A111" s="7" t="s">
-        <v>570</v>
-[...4 lines deleted...]
-      <c r="C111" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="B111" s="8">
+        <v>42282</v>
+      </c>
+      <c r="C111" s="6" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="112" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A112" s="7" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="B112" s="8">
-        <v>42282</v>
+        <v>42275</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="16" t="s">
-        <v>572</v>
-[...4 lines deleted...]
-      <c r="C113" s="6" t="s">
+        <v>569</v>
+      </c>
+      <c r="B113" s="12">
+        <v>42310</v>
+      </c>
+      <c r="C113" s="10" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="114" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A114" s="7" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B114" s="12">
-        <v>42310</v>
+        <v>42276</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="115" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A115" s="7" t="s">
-        <v>574</v>
-[...4 lines deleted...]
-      <c r="C115" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="B115" s="8">
+        <v>42235</v>
+      </c>
+      <c r="C115" s="6" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="116" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A116" s="16" t="s">
-        <v>575</v>
-[...4 lines deleted...]
-      <c r="C116" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="B116" s="12">
+        <v>42256</v>
+      </c>
+      <c r="C116" s="10" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="117" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A117" s="7" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="B117" s="12">
-        <v>42256</v>
+        <v>42299</v>
       </c>
       <c r="C117" s="10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="118" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A118" s="7" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="B118" s="12">
-        <v>42299</v>
+        <v>42282</v>
       </c>
       <c r="C118" s="10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A119" s="16" t="s">
-        <v>578</v>
-[...4 lines deleted...]
-      <c r="C119" s="10" t="s">
+        <v>575</v>
+      </c>
+      <c r="B119" s="8">
+        <v>42236</v>
+      </c>
+      <c r="C119" s="6" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="120" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A120" s="7" t="s">
-        <v>579</v>
-[...5 lines deleted...]
-        <v>152</v>
+        <v>576</v>
+      </c>
+      <c r="B120" s="12">
+        <v>44344</v>
+      </c>
+      <c r="C120" s="10" t="s">
+        <v>384</v>
       </c>
     </row>
     <row r="121" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A121" s="7" t="s">
-        <v>580</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>577</v>
+      </c>
+      <c r="B121" s="8">
+        <v>42284</v>
+      </c>
+      <c r="C121" s="6" t="s">
+        <v>152</v>
       </c>
     </row>
     <row r="122" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A122" s="16" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>153</v>
+        <v>578</v>
+      </c>
+      <c r="B122" s="12">
+        <v>42305</v>
+      </c>
+      <c r="C122" s="10" t="s">
+        <v>342</v>
       </c>
     </row>
     <row r="123" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A123" s="7" t="s">
-        <v>582</v>
-[...5 lines deleted...]
-        <v>343</v>
+        <v>579</v>
+      </c>
+      <c r="B123" s="8">
+        <v>42290</v>
+      </c>
+      <c r="C123" s="6" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="124" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A124" s="7" t="s">
-        <v>583</v>
-[...5 lines deleted...]
-        <v>154</v>
+        <v>580</v>
+      </c>
+      <c r="B124" s="12">
+        <v>42292</v>
+      </c>
+      <c r="C124" s="10" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="125" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A125" s="16" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="B125" s="12">
-        <v>42292</v>
+        <v>42320</v>
       </c>
       <c r="C125" s="10" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
     </row>
     <row r="126" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A126" s="7" t="s">
-        <v>585</v>
-[...4 lines deleted...]
-      <c r="C126" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="B126" s="8">
+        <v>42348</v>
+      </c>
+      <c r="C126" s="6" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="127" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A127" s="7" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B127" s="8">
-        <v>42348</v>
+        <v>42346</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="128" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A128" s="16" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="B128" s="8">
-        <v>42346</v>
+        <v>42320</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="129" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A129" s="7" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>585</v>
+      </c>
+      <c r="B129" s="12">
+        <v>43451</v>
+      </c>
+      <c r="C129" s="10" t="s">
+        <v>309</v>
       </c>
     </row>
     <row r="130" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A130" s="7" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-        <v>310</v>
+        <v>586</v>
+      </c>
+      <c r="B130" s="8">
+        <v>42327</v>
+      </c>
+      <c r="C130" s="6" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="131" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A131" s="16" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="B131" s="8">
-        <v>42327</v>
+        <v>42321</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="132" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A132" s="7" t="s">
-        <v>591</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>588</v>
+      </c>
+      <c r="B132" s="12">
+        <v>42320</v>
+      </c>
+      <c r="C132" s="10" t="s">
+        <v>215</v>
       </c>
     </row>
     <row r="133" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A133" s="7" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B133" s="12">
-        <v>42320</v>
+        <v>42321</v>
       </c>
       <c r="C133" s="10" t="s">
-        <v>216</v>
+        <v>162</v>
       </c>
     </row>
     <row r="134" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A134" s="16" t="s">
-        <v>593</v>
-[...5 lines deleted...]
-        <v>163</v>
+        <v>590</v>
+      </c>
+      <c r="B134" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="C134" s="6" t="s">
+        <v>327</v>
       </c>
     </row>
     <row r="135" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A135" s="7" t="s">
-        <v>594</v>
-[...5 lines deleted...]
-        <v>328</v>
+        <v>591</v>
+      </c>
+      <c r="B135" s="12">
+        <v>42376</v>
+      </c>
+      <c r="C135" s="10" t="s">
+        <v>237</v>
       </c>
     </row>
     <row r="136" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A136" s="7" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-        <v>238</v>
+        <v>592</v>
+      </c>
+      <c r="B136" s="8">
+        <v>42292</v>
+      </c>
+      <c r="C136" s="6" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="137" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A137" s="16" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B137" s="8">
-        <v>42292</v>
+        <v>42319</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="138" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A138" s="7" t="s">
-        <v>597</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>594</v>
+      </c>
+      <c r="B138" s="12">
+        <v>43840</v>
+      </c>
+      <c r="C138" s="10" t="s">
+        <v>352</v>
       </c>
     </row>
     <row r="139" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A139" s="7" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B139" s="12">
-        <v>43840</v>
+        <v>42361</v>
       </c>
       <c r="C139" s="10" t="s">
-        <v>353</v>
+        <v>238</v>
       </c>
     </row>
     <row r="140" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A140" s="16" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>42361</v>
+        <v>596</v>
+      </c>
+      <c r="B140" s="12" t="s">
+        <v>391</v>
       </c>
       <c r="C140" s="10" t="s">
-        <v>239</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A141" s="7" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="B141" s="12" t="s">
-        <v>394</v>
+        <v>303</v>
       </c>
       <c r="C141" s="10" t="s">
-        <v>393</v>
+        <v>304</v>
       </c>
     </row>
     <row r="142" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A142" s="7" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>598</v>
+      </c>
+      <c r="B142" s="12">
+        <v>42296</v>
       </c>
       <c r="C142" s="10" t="s">
-        <v>305</v>
+        <v>165</v>
       </c>
     </row>
     <row r="143" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A143" s="16" t="s">
-        <v>602</v>
+        <v>599</v>
       </c>
       <c r="B143" s="12">
-        <v>42296</v>
+        <v>42367</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="144" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A144" s="7" t="s">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="B144" s="12">
-        <v>42367</v>
+        <v>42248</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="145" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A145" s="7" t="s">
-        <v>604</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>601</v>
+      </c>
+      <c r="B145" s="8">
+        <v>42367</v>
+      </c>
+      <c r="C145" s="6" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="146" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A146" s="16" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="B146" s="8">
-        <v>42367</v>
+        <v>42339</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
     </row>
     <row r="147" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A147" s="7" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="B147" s="8">
-        <v>42339</v>
+        <v>42304</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="148" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A148" s="7" t="s">
-        <v>607</v>
-[...4 lines deleted...]
-      <c r="C148" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="B148" s="12">
+        <v>42233</v>
+      </c>
+      <c r="C148" s="10" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="149" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A149" s="16" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="B149" s="12">
-        <v>42233</v>
+        <v>42307</v>
       </c>
       <c r="C149" s="10" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="150" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A150" s="7" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
       <c r="B150" s="12">
-        <v>42307</v>
+        <v>42299</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="151" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A151" s="7" t="s">
-        <v>610</v>
-[...4 lines deleted...]
-      <c r="C151" s="10" t="s">
+        <v>607</v>
+      </c>
+      <c r="B151" s="8">
+        <v>42536</v>
+      </c>
+      <c r="C151" s="6" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="152" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A152" s="16" t="s">
-        <v>611</v>
-[...4 lines deleted...]
-      <c r="C152" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="B152" s="12">
+        <v>42270</v>
+      </c>
+      <c r="C152" s="10" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="153" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A153" s="7" t="s">
-        <v>612</v>
-[...4 lines deleted...]
-      <c r="C153" s="10" t="s">
+        <v>609</v>
+      </c>
+      <c r="B153" s="8">
+        <v>42304</v>
+      </c>
+      <c r="C153" s="6" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="154" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A154" s="7" t="s">
-        <v>613</v>
-[...4 lines deleted...]
-      <c r="C154" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="B154" s="12">
+        <v>42376</v>
+      </c>
+      <c r="C154" s="10" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="155" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A155" s="16" t="s">
-        <v>614</v>
-[...4 lines deleted...]
-      <c r="C155" s="10" t="s">
+        <v>611</v>
+      </c>
+      <c r="B155" s="8">
+        <v>42359</v>
+      </c>
+      <c r="C155" s="6" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="156" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A156" s="7" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="B156" s="8">
-        <v>42359</v>
+        <v>42304</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="157" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A157" s="7" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="B157" s="8">
-        <v>42304</v>
+        <v>42298</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="158" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A158" s="16" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="B158" s="8">
-        <v>42298</v>
+        <v>42299</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="159" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A159" s="7" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="B159" s="8">
-        <v>42299</v>
+        <v>42485</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="160" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A160" s="7" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="B160" s="8">
-        <v>42485</v>
+        <v>42279</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="161" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A161" s="16" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B161" s="8">
-        <v>42279</v>
+        <v>42359</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="162" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A162" s="7" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="B162" s="8">
-        <v>42359</v>
+        <v>42361</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="163" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A163" s="7" t="s">
-        <v>622</v>
-[...4 lines deleted...]
-      <c r="C163" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="B163" s="12">
+        <v>42264</v>
+      </c>
+      <c r="C163" s="10" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="164" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A164" s="16" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="B164" s="12">
-        <v>42264</v>
+        <v>42675</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="165" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A165" s="7" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="B165" s="12">
-        <v>42675</v>
+        <v>42401</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="166" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A166" s="7" t="s">
-        <v>625</v>
-[...4 lines deleted...]
-      <c r="C166" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="B166" s="8">
+        <v>42376</v>
+      </c>
+      <c r="C166" s="6" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="167" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A167" s="16" t="s">
-        <v>626</v>
-[...4 lines deleted...]
-      <c r="C167" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="B167" s="12">
+        <v>42307</v>
+      </c>
+      <c r="C167" s="10" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="168" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A168" s="7" t="s">
-        <v>627</v>
-[...5 lines deleted...]
-        <v>190</v>
+        <v>624</v>
+      </c>
+      <c r="B168" s="8">
+        <v>42361</v>
+      </c>
+      <c r="C168" s="6" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="169" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A169" s="7" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="B169" s="8">
-        <v>42361</v>
+        <v>42313</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>192</v>
+        <v>217</v>
       </c>
     </row>
     <row r="170" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A170" s="16" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="B170" s="8">
-        <v>42313</v>
+        <v>42304</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>218</v>
+        <v>192</v>
       </c>
     </row>
     <row r="171" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A171" s="7" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="B171" s="8">
-        <v>42304</v>
+        <v>42299</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="172" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A172" s="7" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="B172" s="8">
+        <v>628</v>
+      </c>
+      <c r="B172" s="12">
         <v>42299</v>
       </c>
-      <c r="C172" s="6" t="s">
+      <c r="C172" s="10" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="173" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A173" s="16" t="s">
-        <v>632</v>
-[...4 lines deleted...]
-      <c r="C173" s="10" t="s">
+        <v>629</v>
+      </c>
+      <c r="B173" s="25" t="s">
+        <v>386</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A174" s="7" t="s">
+        <v>630</v>
+      </c>
+      <c r="B174" s="18">
+        <v>42284</v>
+      </c>
+      <c r="C174" s="17" t="s">
         <v>195</v>
-      </c>
-[...9 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="175" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A175" s="7" t="s">
-        <v>634</v>
-[...4 lines deleted...]
-      <c r="C175" s="17" t="s">
+        <v>631</v>
+      </c>
+      <c r="B175" s="12">
+        <v>42359</v>
+      </c>
+      <c r="C175" s="10" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="176" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A176" s="16" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="B176" s="12">
-        <v>42359</v>
+        <v>43024</v>
       </c>
       <c r="C176" s="10" t="s">
-        <v>197</v>
+        <v>266</v>
       </c>
     </row>
     <row r="177" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A177" s="7" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>43024</v>
+        <v>633</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>350</v>
       </c>
       <c r="C177" s="10" t="s">
-        <v>267</v>
+        <v>351</v>
       </c>
     </row>
     <row r="178" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A178" s="7" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>634</v>
+      </c>
+      <c r="B178" s="12">
+        <v>42335</v>
       </c>
       <c r="C178" s="10" t="s">
-        <v>352</v>
+        <v>197</v>
       </c>
     </row>
     <row r="179" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A179" s="16" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="B179" s="12">
-        <v>42335</v>
+        <v>42230</v>
       </c>
       <c r="C179" s="10" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="180" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A180" s="7" t="s">
-        <v>639</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>636</v>
+      </c>
+      <c r="B180" s="8">
+        <v>42269</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>353</v>
       </c>
     </row>
     <row r="181" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A181" s="7" t="s">
-        <v>640</v>
-[...5 lines deleted...]
-        <v>354</v>
+        <v>637</v>
+      </c>
+      <c r="B181" s="12">
+        <v>42292</v>
+      </c>
+      <c r="C181" s="10" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="182" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A182" s="16" t="s">
-        <v>641</v>
-[...4 lines deleted...]
-      <c r="C182" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="B182" s="8">
+        <v>42290</v>
+      </c>
+      <c r="C182" s="6" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="183" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A183" s="7" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="B183" s="8">
-        <v>42290</v>
+        <v>42321</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
     </row>
     <row r="184" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A184" s="7" t="s">
-        <v>643</v>
-[...5 lines deleted...]
-        <v>217</v>
+        <v>640</v>
+      </c>
+      <c r="B184" s="12">
+        <v>42390</v>
+      </c>
+      <c r="C184" s="10" t="s">
+        <v>218</v>
       </c>
     </row>
     <row r="185" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A185" s="16" t="s">
-        <v>644</v>
-[...4 lines deleted...]
-      <c r="C185" s="10" t="s">
+        <v>641</v>
+      </c>
+      <c r="B185" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="C185" s="23" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="186" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A186" s="7" t="s">
-        <v>645</v>
-[...5 lines deleted...]
-        <v>220</v>
+        <v>642</v>
+      </c>
+      <c r="B186" s="8">
+        <v>42384</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>222</v>
       </c>
     </row>
     <row r="187" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A187" s="7" t="s">
-        <v>646</v>
-[...1 lines deleted...]
-      <c r="B187" s="8">
+        <v>643</v>
+      </c>
+      <c r="B187" s="12">
         <v>42384</v>
       </c>
-      <c r="C187" s="6" t="s">
+      <c r="C187" s="10" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="188" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A188" s="16" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="B188" s="12">
-        <v>42384</v>
+        <v>43145</v>
       </c>
       <c r="C188" s="10" t="s">
-        <v>224</v>
+        <v>283</v>
       </c>
     </row>
     <row r="189" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A189" s="7" t="s">
-        <v>648</v>
-[...5 lines deleted...]
-        <v>284</v>
+        <v>645</v>
+      </c>
+      <c r="B189" s="8">
+        <v>42384</v>
+      </c>
+      <c r="C189" s="6" t="s">
+        <v>224</v>
       </c>
     </row>
     <row r="190" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A190" s="7" t="s">
-        <v>649</v>
-[...4 lines deleted...]
-      <c r="C190" s="6" t="s">
+        <v>646</v>
+      </c>
+      <c r="B190" s="12">
+        <v>42474</v>
+      </c>
+      <c r="C190" s="10" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="191" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A191" s="16" t="s">
-        <v>650</v>
-[...5 lines deleted...]
-        <v>226</v>
+        <v>647</v>
+      </c>
+      <c r="B191" s="8">
+        <v>42521</v>
+      </c>
+      <c r="C191" s="6" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="192" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A192" s="7" t="s">
-        <v>651</v>
-[...4 lines deleted...]
-      <c r="C192" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="B192" s="12">
+        <v>42429</v>
+      </c>
+      <c r="C192" s="10" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A193" s="7" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B193" s="12">
         <v>42429</v>
       </c>
       <c r="C193" s="10" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="194" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A194" s="16" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="B194" s="12">
         <v>42429</v>
       </c>
       <c r="C194" s="10" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="195" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A195" s="7" t="s">
-        <v>654</v>
-[...4 lines deleted...]
-      <c r="C195" s="10" t="s">
+        <v>651</v>
+      </c>
+      <c r="B195" s="8">
+        <v>42384</v>
+      </c>
+      <c r="C195" s="6" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="196" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A196" s="7" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="B196" s="8">
-        <v>42384</v>
+        <v>42571</v>
       </c>
       <c r="C196" s="6" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="197" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A197" s="16" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>276</v>
+        <v>653</v>
+      </c>
+      <c r="B197" s="11" t="s">
+        <v>388</v>
+      </c>
+      <c r="C197" s="10" t="s">
+        <v>387</v>
       </c>
     </row>
     <row r="198" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A198" s="7" t="s">
+        <v>654</v>
+      </c>
+      <c r="B198" s="8">
+        <v>42633</v>
+      </c>
+      <c r="C198" s="6" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="B199" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="C199" s="10" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A200" s="16" t="s">
+        <v>656</v>
+      </c>
+      <c r="B200" s="8">
+        <v>42682</v>
+      </c>
+      <c r="C200" s="6" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="7" t="s">
         <v>657</v>
       </c>
-      <c r="B198" s="11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="B201" s="8">
-        <v>42682</v>
+        <v>42675</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="202" spans="1:3" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A202" s="7" t="s">
-        <v>661</v>
+        <v>658</v>
       </c>
       <c r="B202" s="8">
-        <v>42675</v>
+        <v>42746</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>252</v>
+        <v>147</v>
       </c>
     </row>
     <row r="203" spans="1:3" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A203" s="16" t="s">
-        <v>662</v>
+        <v>659</v>
       </c>
       <c r="B203" s="8">
-        <v>42746</v>
+        <v>42786</v>
       </c>
       <c r="C203" s="6" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:3" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A204" s="7" t="s">
-        <v>663</v>
-[...5 lines deleted...]
-        <v>124</v>
+        <v>660</v>
+      </c>
+      <c r="B204" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="C204" s="10" t="s">
+        <v>277</v>
       </c>
     </row>
     <row r="205" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A205" s="7" t="s">
-        <v>664</v>
-[...5 lines deleted...]
-        <v>278</v>
+        <v>661</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C205" s="6" t="s">
+        <v>252</v>
       </c>
     </row>
     <row r="206" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A206" s="16" t="s">
-        <v>665</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>662</v>
+      </c>
+      <c r="B206" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="C206" s="10" t="s">
+        <v>337</v>
       </c>
     </row>
     <row r="207" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A207" s="7" t="s">
-        <v>666</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>663</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>319</v>
       </c>
     </row>
     <row r="208" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A208" s="7" t="s">
-        <v>667</v>
-[...5 lines deleted...]
-        <v>320</v>
+        <v>664</v>
+      </c>
+      <c r="B208" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="C208" s="10" t="s">
+        <v>256</v>
       </c>
     </row>
     <row r="209" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A209" s="16" t="s">
-        <v>668</v>
-[...4 lines deleted...]
-      <c r="C209" s="10" t="s">
+        <v>665</v>
+      </c>
+      <c r="B209" s="1" t="s">
         <v>257</v>
+      </c>
+      <c r="C209" s="6" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="210" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A210" s="7" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="B210" s="1" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C210" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="211" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A211" s="7" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="B211" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="212" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A212" s="16" t="s">
-        <v>671</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>668</v>
+      </c>
+      <c r="B212" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="C212" s="10" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="213" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A213" s="7" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="B213" s="9" t="s">
-        <v>285</v>
+        <v>261</v>
       </c>
       <c r="C213" s="10" t="s">
-        <v>286</v>
+        <v>263</v>
       </c>
     </row>
     <row r="214" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A214" s="7" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="B214" s="9" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C214" s="10" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="215" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A215" s="16" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="B215" s="9" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C215" s="10" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="216" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A216" s="7" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>269</v>
       </c>
       <c r="C216" s="10" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="217" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A217" s="7" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="B217" s="9" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="C217" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="C217" s="26" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="218" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A218" s="16" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="B218" s="9" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="C218" s="28" t="s">
         <v>272</v>
+      </c>
+      <c r="C218" s="10" t="s">
+        <v>273</v>
       </c>
     </row>
     <row r="219" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A219" s="7" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="B219" s="9" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="C219" s="10" t="s">
         <v>274</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="220" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A220" s="7" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>676</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>274</v>
       </c>
       <c r="C220" s="6" t="s">
-        <v>125</v>
+        <v>278</v>
       </c>
     </row>
     <row r="221" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A221" s="16" t="s">
-        <v>680</v>
-[...4 lines deleted...]
-      <c r="C221" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="B221" s="9" t="s">
         <v>279</v>
+      </c>
+      <c r="C221" s="10" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="222" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A222" s="7" t="s">
-        <v>681</v>
-[...4 lines deleted...]
-      <c r="C222" s="10" t="s">
+        <v>678</v>
+      </c>
+      <c r="B222" s="1" t="s">
         <v>281</v>
+      </c>
+      <c r="C222" s="6" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="223" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A223" s="7" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C223" s="6" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="224" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A224" s="16" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>287</v>
+        <v>382</v>
       </c>
       <c r="C224" s="6" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="7" t="s">
+        <v>681</v>
+      </c>
+      <c r="B225" s="9" t="s">
         <v>288</v>
       </c>
-    </row>
-[...8 lines deleted...]
-        <v>382</v>
+      <c r="C225" s="10" t="s">
+        <v>289</v>
       </c>
     </row>
     <row r="226" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A226" s="7" t="s">
-        <v>685</v>
-[...4 lines deleted...]
-      <c r="C226" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C226" s="6" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="227" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A227" s="16" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C227" s="6" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="228" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A228" s="7" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="B228" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C228" s="6" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="229" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A229" s="7" t="s">
-        <v>688</v>
-[...4 lines deleted...]
-      <c r="C229" s="6" t="s">
+        <v>685</v>
+      </c>
+      <c r="B229" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="C229" s="10" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="230" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A230" s="16" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>686</v>
+      </c>
+      <c r="B230" s="12" t="s">
+        <v>299</v>
       </c>
       <c r="C230" s="10" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
     </row>
     <row r="231" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A231" s="7" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>687</v>
+      </c>
+      <c r="B231" s="9" t="s">
+        <v>301</v>
       </c>
       <c r="C231" s="10" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="232" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A232" s="7" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="B232" s="9" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C232" s="10" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="233" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A233" s="16" t="s">
+        <v>689</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C233" s="6" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="7" t="s">
+        <v>690</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="C234" s="6" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A235" s="7" t="s">
+        <v>691</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="C235" s="6" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="16" t="s">
         <v>692</v>
       </c>
-      <c r="B233" s="9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="B236" s="1" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C236" s="6" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="237" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A237" s="7" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C237" s="6" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="238" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A238" s="7" t="s">
-        <v>697</v>
-[...8 lines deleted...]
-    <row r="239" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>694</v>
+      </c>
+      <c r="B238" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="C238" s="10" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A239" s="16" t="s">
-        <v>698</v>
-[...4 lines deleted...]
-      <c r="C239" s="10" t="s">
+        <v>695</v>
+      </c>
+      <c r="B239" s="1" t="s">
         <v>322</v>
       </c>
-    </row>
-    <row r="240" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C239" s="6" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A240" s="7" t="s">
-        <v>699</v>
-[...4 lines deleted...]
-      <c r="C240" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="B240" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="C240" s="10" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="241" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A241" s="7" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="B241" s="9" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="C241" s="10" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="242" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A242" s="16" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-        <v>327</v>
+        <v>698</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C242" s="6" t="s">
+        <v>479</v>
       </c>
     </row>
     <row r="243" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A243" s="7" t="s">
-        <v>702</v>
-[...1 lines deleted...]
-      <c r="B243" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="B243" s="9" t="s">
         <v>330</v>
       </c>
-      <c r="C243" s="6" t="s">
-        <v>482</v>
+      <c r="C243" s="10" t="s">
+        <v>331</v>
       </c>
     </row>
     <row r="244" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A244" s="7" t="s">
-        <v>703</v>
-[...4 lines deleted...]
-      <c r="C244" s="10" t="s">
+        <v>700</v>
+      </c>
+      <c r="B244" s="1" t="s">
         <v>332</v>
+      </c>
+      <c r="C244" s="6" t="s">
+        <v>333</v>
       </c>
     </row>
     <row r="245" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A245" s="16" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C245" s="6" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="246" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A246" s="7" t="s">
-        <v>705</v>
-[...5 lines deleted...]
-        <v>337</v>
+        <v>702</v>
+      </c>
+      <c r="B246" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="C246" s="10" t="s">
+        <v>416</v>
       </c>
     </row>
     <row r="247" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A247" s="7" t="s">
-        <v>706</v>
-[...1 lines deleted...]
-      <c r="B247" s="9" t="s">
+        <v>703</v>
+      </c>
+      <c r="B247" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="C247" s="10" t="s">
-        <v>419</v>
+      <c r="C247" s="6" t="s">
+        <v>340</v>
       </c>
     </row>
     <row r="248" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A248" s="16" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="249" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A249" s="7" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C249" s="6" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
     </row>
     <row r="250" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A250" s="7" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C250" s="6" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="251" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A251" s="16" t="s">
-        <v>710</v>
-[...5 lines deleted...]
-        <v>348</v>
+        <v>707</v>
+      </c>
+      <c r="B251" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="C251" s="10" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="252" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A252" s="7" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>708</v>
+      </c>
+      <c r="B252" s="12">
+        <v>44368</v>
       </c>
       <c r="C252" s="10" t="s">
-        <v>359</v>
+        <v>389</v>
       </c>
     </row>
     <row r="253" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A253" s="7" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="B253" s="12">
-        <v>44368</v>
+        <v>43917</v>
       </c>
       <c r="C253" s="10" t="s">
-        <v>392</v>
+        <v>360</v>
       </c>
     </row>
     <row r="254" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A254" s="16" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-        <v>361</v>
+        <v>710</v>
+      </c>
+      <c r="B254" s="8">
+        <v>43970</v>
+      </c>
+      <c r="C254" s="6" t="s">
+        <v>362</v>
       </c>
     </row>
     <row r="255" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A255" s="7" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>43970</v>
+        <v>711</v>
+      </c>
+      <c r="B255" s="12">
+        <v>44015</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="256" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A256" s="7" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>44015</v>
+        <v>712</v>
+      </c>
+      <c r="B256" s="8">
+        <v>44025</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="257" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A257" s="16" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="B257" s="8">
-        <v>44025</v>
+        <v>44056</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="258" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A258" s="7" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="B258" s="8">
-        <v>44056</v>
+        <v>44068</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="259" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A259" s="7" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-        <v>44068</v>
+        <v>715</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>367</v>
       </c>
       <c r="C259" s="6" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
     </row>
     <row r="260" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A260" s="16" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="B260" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C260" s="6" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="261" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A261" s="7" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="B261" s="1" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="C261" s="6" t="s">
         <v>371</v>
+      </c>
+      <c r="C261" s="10" t="s">
+        <v>372</v>
       </c>
     </row>
     <row r="262" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A262" s="7" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>718</v>
+      </c>
+      <c r="B262" s="9" t="s">
+        <v>373</v>
       </c>
       <c r="C262" s="10" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
     </row>
     <row r="263" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A263" s="16" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="B263" s="9" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C263" s="10" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
     </row>
     <row r="264" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A264" s="7" t="s">
-        <v>723</v>
-[...4 lines deleted...]
-      <c r="C264" s="10" t="s">
+        <v>720</v>
+      </c>
+      <c r="B264" s="1" t="s">
         <v>377</v>
+      </c>
+      <c r="C264" s="6" t="s">
+        <v>378</v>
       </c>
     </row>
     <row r="265" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A265" s="7" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="B265" s="1" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="C265" s="6" t="s">
         <v>379</v>
+      </c>
+      <c r="C265" s="27" t="s">
+        <v>380</v>
       </c>
     </row>
     <row r="266" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A266" s="16" t="s">
-        <v>725</v>
-[...5 lines deleted...]
-        <v>381</v>
+        <v>722</v>
+      </c>
+      <c r="B266" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="C266" s="10" t="s">
+        <v>393</v>
       </c>
     </row>
     <row r="267" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A267" s="7" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="B267" s="1" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>395</v>
+      </c>
+      <c r="C267" s="6" t="s">
+        <v>396</v>
       </c>
     </row>
     <row r="268" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A268" s="7" t="s">
-        <v>727</v>
-[...1 lines deleted...]
-      <c r="B268" s="9" t="s">
+        <v>724</v>
+      </c>
+      <c r="B268" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="C268" s="10" t="s">
-        <v>396</v>
+      <c r="C268" s="6" t="s">
+        <v>398</v>
       </c>
     </row>
     <row r="269" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A269" s="16" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>725</v>
+      </c>
+      <c r="B269" s="8">
+        <v>44533</v>
       </c>
       <c r="C269" s="6" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="270" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A270" s="7" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="B270" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B270" s="8">
+        <v>44587</v>
+      </c>
+      <c r="C270" s="6" t="s">
         <v>400</v>
       </c>
-      <c r="C270" s="6" t="s">
+    </row>
+    <row r="271" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="7" t="s">
+        <v>727</v>
+      </c>
+      <c r="B271" s="8">
+        <v>44587</v>
+      </c>
+      <c r="C271" s="10" t="s">
         <v>401</v>
-      </c>
-[...9 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="272" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A272" s="16" t="s">
-        <v>731</v>
-[...8 lines deleted...]
-    <row r="273" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>728</v>
+      </c>
+      <c r="B272" s="12">
+        <v>44690</v>
+      </c>
+      <c r="C272" s="10" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A273" s="7" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="B273" s="8">
-        <v>44587</v>
-[...5 lines deleted...]
-    <row r="274" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>44691</v>
+      </c>
+      <c r="C273" s="6" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A274" s="7" t="s">
-        <v>733</v>
-[...5 lines deleted...]
-        <v>405</v>
+        <v>730</v>
+      </c>
+      <c r="B274" s="8">
+        <v>44728</v>
+      </c>
+      <c r="C274" s="6" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="275" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A275" s="16" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="B275" s="8">
-        <v>44691</v>
+        <v>44614</v>
       </c>
       <c r="C275" s="6" t="s">
-        <v>191</v>
+        <v>403</v>
       </c>
     </row>
     <row r="276" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A276" s="7" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>44728</v>
+        <v>732</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>404</v>
       </c>
       <c r="C276" s="6" t="s">
-        <v>160</v>
+        <v>405</v>
       </c>
     </row>
     <row r="277" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A277" s="7" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>44614</v>
+        <v>733</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>406</v>
       </c>
       <c r="C277" s="6" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="278" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A278" s="16" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="B278" s="1" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C278" s="6" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="279" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A279" s="7" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="B279" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C279" s="6" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="280" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A280" s="7" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="B280" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="C280" s="6" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
     </row>
     <row r="281" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A281" s="16" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>737</v>
+      </c>
+      <c r="B281" s="8">
+        <v>44918</v>
       </c>
       <c r="C281" s="6" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="282" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A282" s="7" t="s">
-        <v>741</v>
-[...1 lines deleted...]
-      <c r="B282" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B282" s="8">
+        <v>44917</v>
+      </c>
+      <c r="C282" s="6" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="283" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A283" s="7" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>44918</v>
+        <v>739</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>417</v>
       </c>
       <c r="C283" s="6" t="s">
-        <v>417</v>
+        <v>127</v>
       </c>
     </row>
     <row r="284" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A284" s="16" t="s">
-        <v>743</v>
-[...4 lines deleted...]
-      <c r="C284" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="B284" s="9" t="s">
         <v>418</v>
+      </c>
+      <c r="C284" s="10" t="s">
+        <v>419</v>
       </c>
     </row>
     <row r="285" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A285" s="7" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>420</v>
       </c>
       <c r="C285" s="6" t="s">
-        <v>127</v>
+        <v>421</v>
       </c>
     </row>
     <row r="286" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A286" s="7" t="s">
-        <v>745</v>
-[...4 lines deleted...]
-      <c r="C286" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="B286" s="1" t="s">
         <v>422</v>
+      </c>
+      <c r="C286" s="6" t="s">
+        <v>423</v>
       </c>
     </row>
     <row r="287" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A287" s="16" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>743</v>
+      </c>
+      <c r="B287" s="8">
+        <v>45048</v>
       </c>
       <c r="C287" s="6" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="288" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A288" s="7" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C288" s="6" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="289" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A289" s="7" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>45048</v>
+        <v>745</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>367</v>
       </c>
       <c r="C289" s="6" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="290" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A290" s="16" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="B290" s="1" t="s">
         <v>428</v>
       </c>
       <c r="C290" s="6" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="13.8" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="7" t="s">
+        <v>747</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C291" s="6" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="291" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A291" s="7" t="s">
+    <row r="292" spans="1:3" ht="13.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="7" t="s">
+        <v>748</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C292" s="6" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A293" s="16" t="s">
+        <v>749</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="C293" s="6" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A294" s="7" t="s">
         <v>750</v>
       </c>
-      <c r="B291" s="1" t="s">
-[...24 lines deleted...]
-      <c r="C293" s="31" t="s">
+      <c r="B294" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C294" s="6" t="s">
         <v>432</v>
-      </c>
-[...9 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="295" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A295" s="7" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-        <v>434</v>
+        <v>751</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="C295" s="6" t="s">
+        <v>433</v>
       </c>
     </row>
     <row r="296" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A296" s="16" t="s">
-        <v>755</v>
-[...5 lines deleted...]
-        <v>435</v>
+        <v>752</v>
+      </c>
+      <c r="B296" s="9" t="s">
+        <v>446</v>
+      </c>
+      <c r="C296" s="10" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="297" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A297" s="7" t="s">
-        <v>756</v>
-[...5 lines deleted...]
-        <v>436</v>
+        <v>753</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C297" s="6" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="298" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A298" s="7" t="s">
-        <v>757</v>
-[...5 lines deleted...]
-        <v>437</v>
+        <v>754</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="C298" s="6" t="s">
+        <v>436</v>
       </c>
     </row>
     <row r="299" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A299" s="16" t="s">
-        <v>758</v>
-[...5 lines deleted...]
-        <v>438</v>
+        <v>755</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C299" s="6" t="s">
+        <v>437</v>
       </c>
     </row>
     <row r="300" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A300" s="7" t="s">
-        <v>759</v>
-[...5 lines deleted...]
-        <v>439</v>
+        <v>756</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C300" s="29" t="s">
+        <v>483</v>
       </c>
     </row>
     <row r="301" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A301" s="7" t="s">
+        <v>757</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="C301" s="6" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="16" t="s">
+        <v>758</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="C302" s="6" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="7" t="s">
+        <v>759</v>
+      </c>
+      <c r="B303" s="9" t="s">
+        <v>452</v>
+      </c>
+      <c r="C303" s="10" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A304" s="7" t="s">
         <v>760</v>
       </c>
-      <c r="B301" s="34" t="s">
-[...7 lines deleted...]
-      <c r="A302" s="16" t="s">
+      <c r="B304" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="C304" s="6" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A305" s="16" t="s">
         <v>761</v>
       </c>
-      <c r="B302" s="34" t="s">
-[...21 lines deleted...]
-      <c r="B304" s="34" t="s">
+      <c r="B305" s="1" t="s">
         <v>454</v>
       </c>
-      <c r="C304" s="31" t="s">
+      <c r="C305" s="6" t="s">
         <v>442</v>
-      </c>
-[...9 lines deleted...]
-        <v>443</v>
       </c>
     </row>
     <row r="306" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A306" s="7" t="s">
-        <v>765</v>
-[...1 lines deleted...]
-      <c r="B306" s="34" t="s">
+        <v>762</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C306" s="6" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="307" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A307" s="7" t="s">
-        <v>766</v>
-[...1 lines deleted...]
-      <c r="B307" s="34" t="s">
+        <v>763</v>
+      </c>
+      <c r="B307" s="1" t="s">
         <v>457</v>
       </c>
-      <c r="C307" s="31" t="s">
-        <v>445</v>
+      <c r="C307" s="6" t="s">
+        <v>458</v>
       </c>
     </row>
     <row r="308" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A308" s="16" t="s">
-        <v>767</v>
-[...4 lines deleted...]
-      <c r="C308" s="31" t="s">
+        <v>764</v>
+      </c>
+      <c r="B308" s="1" t="s">
         <v>459</v>
+      </c>
+      <c r="C308" s="6" t="s">
+        <v>460</v>
       </c>
     </row>
     <row r="309" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A309" s="7" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="B309" s="1" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="C309" s="31" t="s">
         <v>461</v>
+      </c>
+      <c r="C309" s="6" t="s">
+        <v>462</v>
       </c>
     </row>
     <row r="310" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A310" s="7" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="B310" s="1" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="C310" s="31" t="s">
         <v>463</v>
+      </c>
+      <c r="C310" s="6" t="s">
+        <v>464</v>
       </c>
     </row>
     <row r="311" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A311" s="16" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="B311" s="1" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>463</v>
+      </c>
+      <c r="C311" s="6" t="s">
+        <v>195</v>
       </c>
     </row>
     <row r="312" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A312" s="7" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="C312" s="31" t="s">
-        <v>467</v>
+      <c r="C312" s="6" t="s">
+        <v>465</v>
       </c>
     </row>
     <row r="313" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A313" s="7" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="B313" s="1" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>468</v>
+      </c>
+      <c r="C313" s="6" t="s">
+        <v>467</v>
       </c>
     </row>
     <row r="314" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A314" s="16" t="s">
-        <v>773</v>
-[...1 lines deleted...]
-      <c r="B314" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B314" s="9" t="s">
         <v>469</v>
       </c>
-      <c r="C314" s="31" t="s">
-        <v>468</v>
+      <c r="C314" s="10" t="s">
+        <v>470</v>
       </c>
     </row>
     <row r="315" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A315" s="7" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>471</v>
       </c>
-      <c r="C315" s="31" t="s">
-[...3 lines deleted...]
-    <row r="316" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C315" s="6" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A316" s="7" t="s">
-        <v>775</v>
-[...4 lines deleted...]
-      <c r="C316" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="B316" s="1" t="s">
         <v>473</v>
+      </c>
+      <c r="C316" s="6" t="s">
+        <v>474</v>
       </c>
     </row>
     <row r="317" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A317" s="16" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="B317" s="1" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="C317" s="6" t="s">
         <v>475</v>
       </c>
     </row>
-    <row r="318" spans="1:3" ht="14.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A318" s="7" t="s">
+        <v>774</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="C318" s="6" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="7" t="s">
+        <v>775</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="C319" s="6" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="16" t="s">
+        <v>776</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C320" s="6" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="321" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="7" t="s">
         <v>777</v>
       </c>
-      <c r="B318" s="1" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="B321" s="1" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="C321" s="6" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
     </row>
     <row r="322" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A322" s="7" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="B322" s="1" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C322" s="6" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="323" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A323" s="16" t="s">
-        <v>782</v>
-[...4 lines deleted...]
-      <c r="C323" s="31" t="s">
+        <v>779</v>
+      </c>
+      <c r="B323" s="1" t="s">
         <v>490</v>
       </c>
-    </row>
-    <row r="324" spans="1:19" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C323" s="6" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="324" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A324" s="7" t="s">
-        <v>783</v>
-[...4 lines deleted...]
-      <c r="C324" s="31" t="s">
+        <v>780</v>
+      </c>
+      <c r="B324" s="1" t="s">
         <v>492</v>
+      </c>
+      <c r="C324" s="6" t="s">
+        <v>493</v>
       </c>
     </row>
     <row r="325" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A325" s="7" t="s">
-        <v>784</v>
-[...4 lines deleted...]
-      <c r="C325" s="31" t="s">
+        <v>781</v>
+      </c>
+      <c r="B325" s="1" t="s">
         <v>494</v>
+      </c>
+      <c r="C325" s="6" t="s">
+        <v>495</v>
       </c>
     </row>
     <row r="326" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A326" s="16" t="s">
-        <v>785</v>
-[...4 lines deleted...]
-      <c r="C326" s="31" t="s">
+        <v>782</v>
+      </c>
+      <c r="B326" s="1" t="s">
         <v>496</v>
       </c>
-    </row>
-    <row r="327" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="C326" s="6" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="327" spans="1:19" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A327" s="7" t="s">
-        <v>786</v>
-[...4 lines deleted...]
-      <c r="C327" s="31" t="s">
+        <v>783</v>
+      </c>
+      <c r="B327" s="8">
+        <v>45965</v>
+      </c>
+      <c r="C327" s="6" t="s">
         <v>498</v>
       </c>
+      <c r="D327" s="2"/>
+      <c r="E327" s="2"/>
+      <c r="F327" s="2"/>
+      <c r="G327" s="2"/>
+      <c r="H327" s="2"/>
+      <c r="I327" s="2"/>
+      <c r="J327" s="2"/>
+      <c r="K327" s="2"/>
+      <c r="L327" s="2"/>
+      <c r="M327" s="2"/>
+      <c r="N327" s="2"/>
+      <c r="O327" s="2"/>
+      <c r="P327" s="2"/>
+      <c r="Q327" s="2"/>
+      <c r="R327" s="2"/>
+      <c r="S327" s="2"/>
     </row>
     <row r="328" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A328" s="7" t="s">
+        <v>784</v>
+      </c>
+      <c r="B328" s="8">
+        <v>45988</v>
+      </c>
+      <c r="C328" s="6" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="329" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="7" t="s">
+        <v>785</v>
+      </c>
+      <c r="B329" s="8">
+        <v>46031</v>
+      </c>
+      <c r="C329" s="27" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="330" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="7" t="s">
+        <v>788</v>
+      </c>
+      <c r="B330" s="8">
+        <v>46038</v>
+      </c>
+      <c r="C330" s="6" t="s">
         <v>787</v>
       </c>
-      <c r="B328" s="34" t="s">
-[...36 lines deleted...]
-    <row r="333" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    </row>
+    <row r="331" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="7" t="s">
+        <v>789</v>
+      </c>
+      <c r="B331" s="8">
+        <v>46048</v>
+      </c>
+      <c r="C331" s="6" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="332" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="7" t="s">
+        <v>794</v>
+      </c>
+      <c r="B332" s="8">
+        <v>46059</v>
+      </c>
+      <c r="C332" s="6" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="333" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="7" t="s">
+        <v>795</v>
+      </c>
+      <c r="B333" s="8">
+        <v>46064</v>
+      </c>
+      <c r="C333" s="6" t="s">
+        <v>793</v>
+      </c>
+    </row>
     <row r="334" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="335" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="336" spans="1:19" ht="14.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="335" spans="1:19" x14ac:dyDescent="0.25"/>
+    <row r="336" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="337" x14ac:dyDescent="0.25"/>
     <row r="338" x14ac:dyDescent="0.25"/>
-    <row r="339" x14ac:dyDescent="0.25"/>
-    <row r="340" x14ac:dyDescent="0.25"/>
+    <row r="339" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="340" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="341" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="342" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="343" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="342" x14ac:dyDescent="0.25"/>
+    <row r="343" x14ac:dyDescent="0.25"/>
     <row r="344" x14ac:dyDescent="0.25"/>
     <row r="345" x14ac:dyDescent="0.25"/>
     <row r="346" x14ac:dyDescent="0.25"/>
     <row r="347" x14ac:dyDescent="0.25"/>
-    <row r="348" x14ac:dyDescent="0.25"/>
+    <row r="348" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="349" x14ac:dyDescent="0.25"/>
-    <row r="350" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="350" x14ac:dyDescent="0.25"/>
     <row r="351" x14ac:dyDescent="0.25"/>
-    <row r="352" x14ac:dyDescent="0.25"/>
+    <row r="352" ht="17.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="353" x14ac:dyDescent="0.25"/>
-    <row r="354" ht="17.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="354" x14ac:dyDescent="0.25"/>
     <row r="355" x14ac:dyDescent="0.25"/>
     <row r="356" x14ac:dyDescent="0.25"/>
     <row r="357" x14ac:dyDescent="0.25"/>
     <row r="358" x14ac:dyDescent="0.25"/>
     <row r="359" x14ac:dyDescent="0.25"/>
     <row r="360" x14ac:dyDescent="0.25"/>
     <row r="361" x14ac:dyDescent="0.25"/>
     <row r="362" x14ac:dyDescent="0.25"/>
     <row r="363" x14ac:dyDescent="0.25"/>
     <row r="364" x14ac:dyDescent="0.25"/>
     <row r="365" x14ac:dyDescent="0.25"/>
     <row r="366" x14ac:dyDescent="0.25"/>
     <row r="367" x14ac:dyDescent="0.25"/>
     <row r="368" x14ac:dyDescent="0.25"/>
     <row r="369" x14ac:dyDescent="0.25"/>
     <row r="370" x14ac:dyDescent="0.25"/>
     <row r="371" x14ac:dyDescent="0.25"/>
     <row r="372" x14ac:dyDescent="0.25"/>
     <row r="373" x14ac:dyDescent="0.25"/>
-    <row r="374" x14ac:dyDescent="0.25"/>
+    <row r="374" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="375" x14ac:dyDescent="0.25"/>
-    <row r="376" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="376" x14ac:dyDescent="0.25"/>
     <row r="377" x14ac:dyDescent="0.25"/>
     <row r="378" x14ac:dyDescent="0.25"/>
     <row r="379" x14ac:dyDescent="0.25"/>
     <row r="380" x14ac:dyDescent="0.25"/>
     <row r="381" x14ac:dyDescent="0.25"/>
     <row r="382" x14ac:dyDescent="0.25"/>
     <row r="383" x14ac:dyDescent="0.25"/>
     <row r="384" x14ac:dyDescent="0.25"/>
     <row r="385" x14ac:dyDescent="0.25"/>
     <row r="386" x14ac:dyDescent="0.25"/>
-    <row r="387" x14ac:dyDescent="0.25"/>
-    <row r="388" x14ac:dyDescent="0.25"/>
+    <row r="387" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="388" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="389" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="390" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="391" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="392" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="393" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="394" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="395" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="396" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="397" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="398" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="399" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="398" x14ac:dyDescent="0.25"/>
+    <row r="399" x14ac:dyDescent="0.25"/>
     <row r="400" x14ac:dyDescent="0.25"/>
     <row r="401" x14ac:dyDescent="0.25"/>
     <row r="402" x14ac:dyDescent="0.25"/>
     <row r="403" x14ac:dyDescent="0.25"/>
     <row r="404" x14ac:dyDescent="0.25"/>
     <row r="405" x14ac:dyDescent="0.25"/>
     <row r="406" x14ac:dyDescent="0.25"/>
     <row r="407" x14ac:dyDescent="0.25"/>
     <row r="408" x14ac:dyDescent="0.25"/>
     <row r="409" x14ac:dyDescent="0.25"/>
     <row r="410" x14ac:dyDescent="0.25"/>
     <row r="411" x14ac:dyDescent="0.25"/>
     <row r="412" x14ac:dyDescent="0.25"/>
     <row r="413" x14ac:dyDescent="0.25"/>
     <row r="414" x14ac:dyDescent="0.25"/>
     <row r="415" x14ac:dyDescent="0.25"/>
     <row r="416" x14ac:dyDescent="0.25"/>
     <row r="417" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="418" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="419" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="420" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="421" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="422" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="423" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="424" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="425" spans="1:19" x14ac:dyDescent="0.25"/>
-    <row r="426" spans="1:19" x14ac:dyDescent="0.25"/>
-[...40 lines deleted...]
-    </row>
+    <row r="426" spans="1:19" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A426" s="31"/>
+      <c r="C426" s="28"/>
+      <c r="D426" s="2"/>
+      <c r="E426" s="2"/>
+      <c r="F426" s="2"/>
+      <c r="G426" s="2"/>
+      <c r="H426" s="2"/>
+      <c r="I426" s="2"/>
+      <c r="J426" s="2"/>
+      <c r="K426" s="2"/>
+      <c r="L426" s="2"/>
+      <c r="M426" s="2"/>
+      <c r="N426" s="2"/>
+      <c r="O426" s="2"/>
+      <c r="P426" s="2"/>
+      <c r="Q426" s="2"/>
+      <c r="R426" s="2"/>
+      <c r="S426" s="2"/>
+    </row>
+    <row r="427" spans="1:19" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A427" s="31"/>
+      <c r="C427" s="28"/>
+      <c r="D427" s="2"/>
+      <c r="E427" s="2"/>
+      <c r="F427" s="2"/>
+      <c r="G427" s="2"/>
+      <c r="H427" s="2"/>
+      <c r="I427" s="2"/>
+      <c r="J427" s="2"/>
+      <c r="K427" s="2"/>
+      <c r="L427" s="2"/>
+      <c r="M427" s="2"/>
+      <c r="N427" s="2"/>
+      <c r="O427" s="2"/>
+      <c r="P427" s="2"/>
+      <c r="Q427" s="2"/>
+      <c r="R427" s="2"/>
+      <c r="S427" s="2"/>
+    </row>
+    <row r="428" spans="1:19" x14ac:dyDescent="0.25"/>
+    <row r="429" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="430" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="431" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="432" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="433" x14ac:dyDescent="0.25"/>
     <row r="434" x14ac:dyDescent="0.25"/>
     <row r="435" x14ac:dyDescent="0.25"/>
     <row r="436" x14ac:dyDescent="0.25"/>
     <row r="437" x14ac:dyDescent="0.25"/>
     <row r="438" x14ac:dyDescent="0.25"/>
     <row r="439" x14ac:dyDescent="0.25"/>
     <row r="440" x14ac:dyDescent="0.25"/>
     <row r="441" x14ac:dyDescent="0.25"/>
     <row r="442" x14ac:dyDescent="0.25"/>
     <row r="443" x14ac:dyDescent="0.25"/>
     <row r="444" x14ac:dyDescent="0.25"/>
     <row r="445" x14ac:dyDescent="0.25"/>
     <row r="446" x14ac:dyDescent="0.25"/>
     <row r="447" x14ac:dyDescent="0.25"/>
     <row r="448" x14ac:dyDescent="0.25"/>
     <row r="449" x14ac:dyDescent="0.25"/>
     <row r="450" x14ac:dyDescent="0.25"/>
     <row r="451" x14ac:dyDescent="0.25"/>
     <row r="452" x14ac:dyDescent="0.25"/>
     <row r="453" x14ac:dyDescent="0.25"/>
     <row r="454" x14ac:dyDescent="0.25"/>
     <row r="455" x14ac:dyDescent="0.25"/>
     <row r="456" x14ac:dyDescent="0.25"/>
     <row r="457" x14ac:dyDescent="0.25"/>
     <row r="458" x14ac:dyDescent="0.25"/>
     <row r="459" x14ac:dyDescent="0.25"/>
     <row r="460" x14ac:dyDescent="0.25"/>
     <row r="461" x14ac:dyDescent="0.25"/>
     <row r="462" x14ac:dyDescent="0.25"/>
     <row r="463" x14ac:dyDescent="0.25"/>
     <row r="464" x14ac:dyDescent="0.25"/>
     <row r="465" x14ac:dyDescent="0.25"/>
-    <row r="466" x14ac:dyDescent="0.25"/>
+    <row r="466" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="467" x14ac:dyDescent="0.25"/>
-    <row r="468" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="468" x14ac:dyDescent="0.25"/>
     <row r="469" x14ac:dyDescent="0.25"/>
     <row r="470" x14ac:dyDescent="0.25"/>
     <row r="471" x14ac:dyDescent="0.25"/>
     <row r="472" x14ac:dyDescent="0.25"/>
     <row r="473" x14ac:dyDescent="0.25"/>
     <row r="474" x14ac:dyDescent="0.25"/>
     <row r="475" x14ac:dyDescent="0.25"/>
     <row r="476" x14ac:dyDescent="0.25"/>
     <row r="477" x14ac:dyDescent="0.25"/>
     <row r="478" x14ac:dyDescent="0.25"/>
     <row r="479" x14ac:dyDescent="0.25"/>
     <row r="480" x14ac:dyDescent="0.25"/>
     <row r="481" x14ac:dyDescent="0.25"/>
     <row r="482" x14ac:dyDescent="0.25"/>
     <row r="483" x14ac:dyDescent="0.25"/>
     <row r="484" x14ac:dyDescent="0.25"/>
     <row r="485" x14ac:dyDescent="0.25"/>
     <row r="486" x14ac:dyDescent="0.25"/>
     <row r="487" x14ac:dyDescent="0.25"/>
     <row r="488" x14ac:dyDescent="0.25"/>
     <row r="489" x14ac:dyDescent="0.25"/>
     <row r="490" x14ac:dyDescent="0.25"/>
     <row r="491" x14ac:dyDescent="0.25"/>
     <row r="492" x14ac:dyDescent="0.25"/>
     <row r="493" x14ac:dyDescent="0.25"/>
@@ -6945,288 +6932,228 @@
     <row r="521" x14ac:dyDescent="0.25"/>
     <row r="522" x14ac:dyDescent="0.25"/>
     <row r="523" x14ac:dyDescent="0.25"/>
     <row r="524" x14ac:dyDescent="0.25"/>
     <row r="525" x14ac:dyDescent="0.25"/>
     <row r="526" x14ac:dyDescent="0.25"/>
     <row r="527" x14ac:dyDescent="0.25"/>
     <row r="528" x14ac:dyDescent="0.25"/>
     <row r="529" x14ac:dyDescent="0.25"/>
     <row r="530" x14ac:dyDescent="0.25"/>
     <row r="531" x14ac:dyDescent="0.25"/>
     <row r="532" x14ac:dyDescent="0.25"/>
     <row r="533" x14ac:dyDescent="0.25"/>
     <row r="534" x14ac:dyDescent="0.25"/>
     <row r="535" x14ac:dyDescent="0.25"/>
     <row r="536" x14ac:dyDescent="0.25"/>
     <row r="537" x14ac:dyDescent="0.25"/>
     <row r="538" x14ac:dyDescent="0.25"/>
     <row r="539" x14ac:dyDescent="0.25"/>
     <row r="540" x14ac:dyDescent="0.25"/>
     <row r="541" x14ac:dyDescent="0.25"/>
     <row r="542" x14ac:dyDescent="0.25"/>
     <row r="543" x14ac:dyDescent="0.25"/>
     <row r="544" x14ac:dyDescent="0.25"/>
     <row r="545" spans="1:19" x14ac:dyDescent="0.25"/>
-    <row r="546" spans="1:19" x14ac:dyDescent="0.25"/>
-    <row r="547" spans="1:19" x14ac:dyDescent="0.25"/>
+    <row r="546" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A546" s="31"/>
+      <c r="B546" s="4"/>
+      <c r="C546" s="28"/>
+      <c r="D546" s="2"/>
+      <c r="E546" s="2"/>
+      <c r="F546" s="2"/>
+      <c r="G546" s="2"/>
+      <c r="H546" s="2"/>
+      <c r="I546" s="2"/>
+      <c r="J546" s="2"/>
+      <c r="K546" s="2"/>
+      <c r="L546" s="2"/>
+      <c r="M546" s="2"/>
+      <c r="N546" s="2"/>
+      <c r="O546" s="2"/>
+      <c r="P546" s="2"/>
+      <c r="Q546" s="2"/>
+      <c r="R546" s="2"/>
+      <c r="S546" s="2"/>
+    </row>
+    <row r="547" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A547" s="31"/>
+      <c r="B547" s="4"/>
+      <c r="C547" s="28"/>
+      <c r="D547" s="2"/>
+      <c r="E547" s="2"/>
+      <c r="F547" s="2"/>
+      <c r="G547" s="2"/>
+      <c r="H547" s="2"/>
+      <c r="I547" s="2"/>
+      <c r="J547" s="2"/>
+      <c r="K547" s="2"/>
+      <c r="L547" s="2"/>
+      <c r="M547" s="2"/>
+      <c r="N547" s="2"/>
+      <c r="O547" s="2"/>
+      <c r="P547" s="2"/>
+      <c r="Q547" s="2"/>
+      <c r="R547" s="2"/>
+      <c r="S547" s="2"/>
+    </row>
     <row r="548" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A548" s="38"/>
+      <c r="A548" s="31"/>
       <c r="B548" s="4"/>
-      <c r="C548" s="30"/>
+      <c r="C548" s="28"/>
       <c r="D548" s="2"/>
       <c r="E548" s="2"/>
       <c r="F548" s="2"/>
       <c r="G548" s="2"/>
       <c r="H548" s="2"/>
       <c r="I548" s="2"/>
       <c r="J548" s="2"/>
       <c r="K548" s="2"/>
       <c r="L548" s="2"/>
       <c r="M548" s="2"/>
       <c r="N548" s="2"/>
       <c r="O548" s="2"/>
       <c r="P548" s="2"/>
       <c r="Q548" s="2"/>
       <c r="R548" s="2"/>
       <c r="S548" s="2"/>
     </row>
     <row r="549" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A549" s="38"/>
+      <c r="A549" s="31"/>
       <c r="B549" s="4"/>
-      <c r="C549" s="30"/>
+      <c r="C549" s="28"/>
       <c r="D549" s="2"/>
       <c r="E549" s="2"/>
       <c r="F549" s="2"/>
       <c r="G549" s="2"/>
       <c r="H549" s="2"/>
       <c r="I549" s="2"/>
       <c r="J549" s="2"/>
       <c r="K549" s="2"/>
       <c r="L549" s="2"/>
       <c r="M549" s="2"/>
       <c r="N549" s="2"/>
       <c r="O549" s="2"/>
       <c r="P549" s="2"/>
       <c r="Q549" s="2"/>
       <c r="R549" s="2"/>
       <c r="S549" s="2"/>
     </row>
-    <row r="550" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-    <row r="555" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="550" spans="1:19" x14ac:dyDescent="0.25"/>
+    <row r="551" spans="1:19" x14ac:dyDescent="0.25"/>
+    <row r="552" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="553" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="554" spans="1:19" x14ac:dyDescent="0.25"/>
+    <row r="555" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="556" spans="1:19" x14ac:dyDescent="0.25"/>
-    <row r="557" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="557" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="558" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="559" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="560" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="561" x14ac:dyDescent="0.25"/>
     <row r="562" x14ac:dyDescent="0.25"/>
     <row r="563" x14ac:dyDescent="0.25"/>
     <row r="564" x14ac:dyDescent="0.25"/>
-    <row r="565" x14ac:dyDescent="0.25"/>
-    <row r="566" x14ac:dyDescent="0.25"/>
+    <row r="565" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="566" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="567" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="568" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="568" ht="31.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="569" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="570" ht="31.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-    <row r="575" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="570" x14ac:dyDescent="0.25"/>
+    <row r="571" x14ac:dyDescent="0.25"/>
+    <row r="572" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="573" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="574" x14ac:dyDescent="0.25"/>
+    <row r="575" x14ac:dyDescent="0.25"/>
     <row r="576" x14ac:dyDescent="0.25"/>
     <row r="577" spans="1:19" x14ac:dyDescent="0.25"/>
-    <row r="578" spans="1:19" x14ac:dyDescent="0.25"/>
+    <row r="578" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A578" s="31"/>
+      <c r="B578" s="4"/>
+      <c r="C578" s="28"/>
+      <c r="D578" s="2"/>
+      <c r="E578" s="2"/>
+      <c r="F578" s="2"/>
+      <c r="G578" s="2"/>
+      <c r="H578" s="2"/>
+      <c r="I578" s="2"/>
+      <c r="J578" s="2"/>
+      <c r="K578" s="2"/>
+      <c r="L578" s="2"/>
+      <c r="M578" s="2"/>
+      <c r="N578" s="2"/>
+      <c r="O578" s="2"/>
+      <c r="P578" s="2"/>
+      <c r="Q578" s="2"/>
+      <c r="R578" s="2"/>
+      <c r="S578" s="2"/>
+    </row>
     <row r="579" spans="1:19" x14ac:dyDescent="0.25"/>
-    <row r="580" spans="1:19" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...82 lines deleted...]
-    </row>
+    <row r="580" spans="1:19" x14ac:dyDescent="0.25"/>
+    <row r="581" spans="1:19" x14ac:dyDescent="0.25"/>
+    <row r="582" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="583" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="584" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="585" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="586" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="585" spans="1:19" x14ac:dyDescent="0.25"/>
+    <row r="586" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="587" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="588" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="589" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="590" spans="1:19" x14ac:dyDescent="0.25"/>
     <row r="591" spans="1:19" x14ac:dyDescent="0.25"/>
-    <row r="592" spans="1:19" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-    <row r="596" ht="24" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="592" spans="1:19" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="593" ht="24" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="594" ht="24" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="595" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="596" x14ac:dyDescent="0.25"/>
     <row r="597" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="598" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-    <row r="602" x14ac:dyDescent="0.25"/>
+    <row r="598" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="599" x14ac:dyDescent="0.25"/>
+    <row r="600" x14ac:dyDescent="0.25"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="605" x14ac:dyDescent="0.25"/>
     <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="607" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-    <row r="611" ht="30.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="608" x14ac:dyDescent="0.25"/>
+    <row r="609" ht="30.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="610" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="611" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="612" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="613" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="614" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="613" x14ac:dyDescent="0.25"/>
+    <row r="614" x14ac:dyDescent="0.25"/>
     <row r="615" x14ac:dyDescent="0.25"/>
-    <row r="616" x14ac:dyDescent="0.25"/>
-[...6 lines deleted...]
-    <row r="623" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="616" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="617" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="618" x14ac:dyDescent="0.25"/>
+    <row r="619" x14ac:dyDescent="0.25"/>
+    <row r="620" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="621" ht="23.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="622" x14ac:dyDescent="0.25"/>
+    <row r="623" x14ac:dyDescent="0.25"/>
     <row r="624" x14ac:dyDescent="0.25"/>
     <row r="625" x14ac:dyDescent="0.25"/>
     <row r="626" x14ac:dyDescent="0.25"/>
     <row r="627" x14ac:dyDescent="0.25"/>
     <row r="628" x14ac:dyDescent="0.25"/>
     <row r="629" x14ac:dyDescent="0.25"/>
     <row r="630" x14ac:dyDescent="0.25"/>
     <row r="631" x14ac:dyDescent="0.25"/>
     <row r="632" x14ac:dyDescent="0.25"/>
     <row r="633" x14ac:dyDescent="0.25"/>
     <row r="634" x14ac:dyDescent="0.25"/>
     <row r="635" x14ac:dyDescent="0.25"/>
     <row r="636" x14ac:dyDescent="0.25"/>
     <row r="637" x14ac:dyDescent="0.25"/>
     <row r="638" x14ac:dyDescent="0.25"/>
     <row r="639" x14ac:dyDescent="0.25"/>
     <row r="640" x14ac:dyDescent="0.25"/>
     <row r="641" x14ac:dyDescent="0.25"/>
     <row r="642" x14ac:dyDescent="0.25"/>
     <row r="643" x14ac:dyDescent="0.25"/>
     <row r="644" x14ac:dyDescent="0.25"/>
     <row r="645" x14ac:dyDescent="0.25"/>
     <row r="646" x14ac:dyDescent="0.25"/>
     <row r="647" x14ac:dyDescent="0.25"/>
     <row r="648" x14ac:dyDescent="0.25"/>
@@ -8165,52 +8092,52 @@
     <row r="1581" x14ac:dyDescent="0.25"/>
     <row r="1582" x14ac:dyDescent="0.25"/>
     <row r="1583" x14ac:dyDescent="0.25"/>
     <row r="1584" x14ac:dyDescent="0.25"/>
     <row r="1585" x14ac:dyDescent="0.25"/>
     <row r="1586" x14ac:dyDescent="0.25"/>
     <row r="1587" x14ac:dyDescent="0.25"/>
     <row r="1588" x14ac:dyDescent="0.25"/>
     <row r="1589" x14ac:dyDescent="0.25"/>
     <row r="1590" x14ac:dyDescent="0.25"/>
     <row r="1591" x14ac:dyDescent="0.25"/>
     <row r="1592" x14ac:dyDescent="0.25"/>
     <row r="1593" x14ac:dyDescent="0.25"/>
     <row r="1594" x14ac:dyDescent="0.25"/>
     <row r="1595" x14ac:dyDescent="0.25"/>
     <row r="1596" x14ac:dyDescent="0.25"/>
     <row r="1597" x14ac:dyDescent="0.25"/>
     <row r="1598" x14ac:dyDescent="0.25"/>
     <row r="1599" x14ac:dyDescent="0.25"/>
     <row r="1600" x14ac:dyDescent="0.25"/>
     <row r="1601" x14ac:dyDescent="0.25"/>
     <row r="1602" x14ac:dyDescent="0.25"/>
     <row r="1603" x14ac:dyDescent="0.25"/>
     <row r="1604" x14ac:dyDescent="0.25"/>
     <row r="1605" x14ac:dyDescent="0.25"/>
-    <row r="1606" x14ac:dyDescent="0.25"/>
     <row r="1607" x14ac:dyDescent="0.25"/>
+    <row r="1608" x14ac:dyDescent="0.25"/>
     <row r="1609" x14ac:dyDescent="0.25"/>
     <row r="1610" x14ac:dyDescent="0.25"/>
     <row r="1611" x14ac:dyDescent="0.25"/>
     <row r="1612" x14ac:dyDescent="0.25"/>
     <row r="1613" x14ac:dyDescent="0.25"/>
     <row r="1614" x14ac:dyDescent="0.25"/>
     <row r="1615" x14ac:dyDescent="0.25"/>
     <row r="1616" x14ac:dyDescent="0.25"/>
     <row r="1617" x14ac:dyDescent="0.25"/>
     <row r="1618" x14ac:dyDescent="0.25"/>
     <row r="1619" x14ac:dyDescent="0.25"/>
     <row r="1620" x14ac:dyDescent="0.25"/>
     <row r="1621" x14ac:dyDescent="0.25"/>
     <row r="1622" x14ac:dyDescent="0.25"/>
     <row r="1623" x14ac:dyDescent="0.25"/>
     <row r="1624" x14ac:dyDescent="0.25"/>
     <row r="1625" x14ac:dyDescent="0.25"/>
     <row r="1626" x14ac:dyDescent="0.25"/>
     <row r="1627" x14ac:dyDescent="0.25"/>
     <row r="1628" x14ac:dyDescent="0.25"/>
     <row r="1629" x14ac:dyDescent="0.25"/>
     <row r="1630" x14ac:dyDescent="0.25"/>
     <row r="1631" x14ac:dyDescent="0.25"/>
     <row r="1632" x14ac:dyDescent="0.25"/>
     <row r="1633" x14ac:dyDescent="0.25"/>