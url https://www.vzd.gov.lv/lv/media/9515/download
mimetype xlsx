--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -1,95 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B2FA582-3061-4713-B462-0D1186CFC9DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A62C4E1-BA1B-431F-BF32-101A55347F84}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="747" activeTab="2" xr2:uid="{412DE2C9-42F5-4A84-9725-B4718C751237}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="747" activeTab="3" xr2:uid="{412DE2C9-42F5-4A84-9725-B4718C751237}"/>
   </bookViews>
   <sheets>
     <sheet name="Janvāris" sheetId="1" r:id="rId1"/>
     <sheet name="Februāris" sheetId="2" r:id="rId2"/>
     <sheet name="Marts" sheetId="3" r:id="rId3"/>
+    <sheet name="Aprīlis" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D11" i="3" l="1"/>
+  <c r="D11" i="4" l="1"/>
+  <c r="C11" i="4"/>
+  <c r="D11" i="3"/>
   <c r="C11" i="3"/>
   <c r="D11" i="2"/>
   <c r="C11" i="2"/>
   <c r="D11" i="1"/>
   <c r="C11" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="42">
   <si>
     <t>PĀRSKATS PAR NEKUSTAMĀ ĪPAŠUMA VALSTS KADASTRA INFORMĀCIJAS SISTĒMĀ REĢISTRĒTAJIEM KADASTRA OBJEKTIEM</t>
   </si>
   <si>
     <t>Īpašuma veids</t>
   </si>
   <si>
     <t>Skaits</t>
   </si>
   <si>
     <t>Zemes un būvju īpašumi</t>
   </si>
   <si>
     <t>Būvju īpašumi</t>
   </si>
   <si>
     <t>Dzīvokļa īpašumi</t>
   </si>
   <si>
     <t>PPDz</t>
   </si>
   <si>
     <t>Zemes vienības statuss</t>
   </si>
   <si>
@@ -159,50 +160,53 @@
     <t>1110 Viena dzīvokļa mājas dzīvojamo telpu grupa</t>
   </si>
   <si>
     <t>1121 Divu dzīvokļu mājas dzīvojamo telpu grupa</t>
   </si>
   <si>
     <t>1122 Triju vai vairāku dzīvokļu mājas dzīvojamo telpu grupa</t>
   </si>
   <si>
     <t>1130 Dažādu sociālo grupu kopdzīvojamās mājas dzīvojamo telpu grupa</t>
   </si>
   <si>
     <t>Pirmsreģistrētās zemes vienības</t>
   </si>
   <si>
     <t>Pirmsreģistrētās zemes vienības daļas</t>
   </si>
   <si>
     <t>Pirmsreģistrētās būves</t>
   </si>
   <si>
     <t>Pirmsreģistrētās telpu grupas</t>
   </si>
   <si>
     <t>Pirmsreģistrētie objekti</t>
+  </si>
+  <si>
+    <t>Dati uz 01.04.2026.</t>
   </si>
   <si>
     <t>Dati uz 01.03.2026.</t>
   </si>
   <si>
     <t>Dati uz 01.01.2026.</t>
   </si>
   <si>
     <t>Dati uz 01.02.2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -357,155 +361,151 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -567,51 +567,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -709,95 +709,99 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7122B6E1-665E-4F6B-B466-EAC9442F416C}">
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.42578125" customWidth="1"/>
     <col min="2" max="2" width="74.140625" customWidth="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
         <v>1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="7">
         <v>810320</v>
@@ -853,424 +857,424 @@
       </c>
       <c r="C10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
         <v>5</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="7">
         <f>SUM(C12:C20)</f>
         <v>1051528</v>
       </c>
       <c r="D11" s="8">
         <f>SUM(D12:D20)</f>
         <v>6449386</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="15"/>
-      <c r="B12" s="16" t="s">
+      <c r="A12" s="9"/>
+      <c r="B12" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="10">
         <v>905001</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="11">
         <v>6050190</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="15"/>
-      <c r="B13" s="16" t="s">
+      <c r="A13" s="9"/>
+      <c r="B13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="10">
         <v>5701</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="11">
         <v>19162</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="15"/>
-      <c r="B14" s="16" t="s">
+      <c r="A14" s="9"/>
+      <c r="B14" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="10">
         <v>27</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="11">
         <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="15"/>
-      <c r="B15" s="16" t="s">
+      <c r="A15" s="9"/>
+      <c r="B15" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="10">
         <v>7418</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="11">
         <v>24126</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="15"/>
-      <c r="B16" s="16" t="s">
+      <c r="A16" s="9"/>
+      <c r="B16" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="16">
+      <c r="C16" s="10">
         <v>2216</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="11">
         <v>4136</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A17" s="15"/>
-      <c r="B17" s="16" t="s">
+      <c r="A17" s="9"/>
+      <c r="B17" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="10">
         <v>6595</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="11">
         <v>70679</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="15"/>
-      <c r="B18" s="16" t="s">
+      <c r="A18" s="9"/>
+      <c r="B18" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="10">
         <v>112031</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="11">
         <v>176309</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="15"/>
-      <c r="B19" s="16" t="s">
+      <c r="A19" s="9"/>
+      <c r="B19" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C19" s="10">
         <v>11049</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="11">
         <v>10934</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A20" s="15"/>
-      <c r="B20" s="16" t="s">
+      <c r="A20" s="9"/>
+      <c r="B20" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C20" s="10">
         <v>1490</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="11">
         <v>93779</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A21" s="15"/>
-      <c r="B21" s="18" t="s">
+      <c r="A21" s="9"/>
+      <c r="B21" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="18">
+      <c r="C21" s="15">
         <v>30</v>
       </c>
-      <c r="D21" s="19">
+      <c r="D21" s="16">
         <v>99142</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A22" s="15"/>
-[...2 lines deleted...]
-      <c r="D22" s="17"/>
+      <c r="A22" s="9"/>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="11"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
         <v>6</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C23" s="16">
+      <c r="C23" s="10">
         <v>11944</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D23" s="11">
         <v>36197</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="11"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A25" s="20"/>
+      <c r="A25" s="17"/>
       <c r="B25" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="14"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
         <v>7</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="7">
         <v>1425709</v>
       </c>
       <c r="D26" s="8"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A27" s="15"/>
-      <c r="B27" s="16" t="s">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="16">
+      <c r="C27" s="10">
         <v>1381003</v>
       </c>
-      <c r="D27" s="17"/>
+      <c r="D27" s="11"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A28" s="15"/>
-      <c r="B28" s="18" t="s">
+      <c r="A28" s="9"/>
+      <c r="B28" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="18">
+      <c r="C28" s="15">
         <v>321108</v>
       </c>
-      <c r="D28" s="17"/>
+      <c r="D28" s="11"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A29" s="15"/>
-      <c r="B29" s="18" t="s">
+      <c r="A29" s="9"/>
+      <c r="B29" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="15">
         <v>14374</v>
       </c>
-      <c r="D29" s="17"/>
+      <c r="D29" s="11"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A30" s="15"/>
-      <c r="B30" s="18" t="s">
+      <c r="A30" s="9"/>
+      <c r="B30" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C30" s="15">
         <v>39514</v>
       </c>
-      <c r="D30" s="17"/>
+      <c r="D30" s="11"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A31" s="15"/>
-      <c r="B31" s="18" t="s">
+      <c r="A31" s="9"/>
+      <c r="B31" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="18">
+      <c r="C31" s="15">
         <v>6963</v>
       </c>
-      <c r="D31" s="17"/>
+      <c r="D31" s="11"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A32" s="15"/>
-      <c r="B32" s="16" t="s">
+      <c r="A32" s="9"/>
+      <c r="B32" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C32" s="16">
+      <c r="C32" s="10">
         <v>44706</v>
       </c>
-      <c r="D32" s="17"/>
+      <c r="D32" s="11"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="9"/>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="11"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
         <v>8</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="7">
         <v>2107734</v>
       </c>
-      <c r="D34" s="17"/>
+      <c r="D34" s="11"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
-      <c r="B35" s="18" t="s">
+      <c r="B35" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="C35" s="18">
+      <c r="C35" s="15">
         <v>283507</v>
       </c>
-      <c r="D35" s="17"/>
+      <c r="D35" s="11"/>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="6"/>
-      <c r="B36" s="18" t="s">
+      <c r="B36" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="C36" s="18">
+      <c r="C36" s="15">
         <v>29439</v>
       </c>
-      <c r="D36" s="17"/>
+      <c r="D36" s="11"/>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="6"/>
-      <c r="B37" s="18" t="s">
+      <c r="B37" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C37" s="18">
+      <c r="C37" s="15">
         <v>754326</v>
       </c>
-      <c r="D37" s="17"/>
+      <c r="D37" s="11"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="9"/>
-      <c r="B38" s="22" t="s">
+      <c r="B38" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="C38" s="22">
+      <c r="C38" s="15">
         <v>7501</v>
       </c>
       <c r="D38" s="11"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="9"/>
-      <c r="B39" s="22"/>
-      <c r="C39" s="22"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
       <c r="D39" s="11"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
         <v>9</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="C40" s="16"/>
-      <c r="D40" s="17"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="11"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A41" s="15"/>
-      <c r="B41" s="16" t="s">
+      <c r="A41" s="9"/>
+      <c r="B41" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="C41" s="16">
+      <c r="C41" s="10">
         <v>16229</v>
       </c>
-      <c r="D41" s="17"/>
+      <c r="D41" s="11"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A42" s="15"/>
-      <c r="B42" s="16" t="s">
+      <c r="A42" s="9"/>
+      <c r="B42" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="16">
+      <c r="C42" s="10">
         <v>776</v>
       </c>
-      <c r="D42" s="17"/>
+      <c r="D42" s="11"/>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A43" s="15"/>
-      <c r="B43" s="16" t="s">
+      <c r="A43" s="9"/>
+      <c r="B43" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C43">
         <v>166273</v>
       </c>
-      <c r="D43" s="17"/>
+      <c r="D43" s="11"/>
     </row>
     <row r="44" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="23"/>
-      <c r="B44" s="21" t="s">
+      <c r="A44" s="19"/>
+      <c r="B44" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="C44" s="21">
+      <c r="C44" s="18">
         <v>644</v>
       </c>
-      <c r="D44" s="24"/>
+      <c r="D44" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44B8BB3F-23A3-4973-BB11-AB66B440AFED}">
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.42578125" customWidth="1"/>
     <col min="2" max="2" width="74.140625" customWidth="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
         <v>1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="7">
         <v>810795</v>
@@ -1326,883 +1330,1357 @@
       </c>
       <c r="C10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
         <v>5</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="7">
         <f>SUM(C12:C20)</f>
         <v>1052087</v>
       </c>
       <c r="D11" s="8">
         <f>SUM(D12:D20)</f>
         <v>6449399</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="15"/>
-      <c r="B12" s="16" t="s">
+      <c r="A12" s="9"/>
+      <c r="B12" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="16">
+      <c r="C12" s="10">
         <v>905841</v>
       </c>
-      <c r="D12" s="17">
+      <c r="D12" s="11">
         <v>6050959</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="15"/>
-      <c r="B13" s="16" t="s">
+      <c r="A13" s="9"/>
+      <c r="B13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="10">
         <v>5694</v>
       </c>
-      <c r="D13" s="17">
+      <c r="D13" s="11">
         <v>19140</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="15"/>
-      <c r="B14" s="16" t="s">
+      <c r="A14" s="9"/>
+      <c r="B14" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="10">
         <v>25</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D14" s="11">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="15"/>
-      <c r="B15" s="16" t="s">
+      <c r="A15" s="9"/>
+      <c r="B15" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="10">
         <v>7352</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D15" s="11">
         <v>23903</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="15"/>
-      <c r="B16" s="16" t="s">
+      <c r="A16" s="9"/>
+      <c r="B16" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="16">
+      <c r="C16" s="10">
         <v>2183</v>
       </c>
-      <c r="D16" s="17">
+      <c r="D16" s="11">
         <v>4103</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A17" s="15"/>
-      <c r="B17" s="16" t="s">
+      <c r="A17" s="9"/>
+      <c r="B17" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="10">
         <v>6557</v>
       </c>
-      <c r="D17" s="17">
+      <c r="D17" s="11">
         <v>70449</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="15"/>
-      <c r="B18" s="16" t="s">
+      <c r="A18" s="9"/>
+      <c r="B18" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="10">
         <v>112080</v>
       </c>
-      <c r="D18" s="17">
+      <c r="D18" s="11">
         <v>176090</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="15"/>
-      <c r="B19" s="16" t="s">
+      <c r="A19" s="9"/>
+      <c r="B19" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="16">
+      <c r="C19" s="10">
         <v>10865</v>
       </c>
-      <c r="D19" s="17">
+      <c r="D19" s="11">
         <v>10910</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A20" s="15"/>
-      <c r="B20" s="16" t="s">
+      <c r="A20" s="9"/>
+      <c r="B20" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C20" s="10">
         <v>1490</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="11">
         <v>93778</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A21" s="15"/>
-      <c r="B21" s="18" t="s">
+      <c r="A21" s="9"/>
+      <c r="B21" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="18">
+      <c r="C21" s="15">
         <v>30</v>
       </c>
-      <c r="D21" s="19">
+      <c r="D21" s="16">
         <v>99142</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A22" s="15"/>
-[...2 lines deleted...]
-      <c r="D22" s="17"/>
+      <c r="A22" s="9"/>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="11"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
         <v>6</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="7">
         <v>12076</v>
       </c>
       <c r="D23" s="8">
         <v>36203</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="11"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A25" s="20"/>
+      <c r="A25" s="17"/>
       <c r="B25" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="14"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
         <v>7</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="7">
         <v>1425964</v>
       </c>
       <c r="D26" s="8"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A27" s="15"/>
-      <c r="B27" s="16" t="s">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="16">
+      <c r="C27" s="10">
         <v>1381184</v>
       </c>
-      <c r="D27" s="17"/>
+      <c r="D27" s="11"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A28" s="15"/>
-      <c r="B28" s="18" t="s">
+      <c r="A28" s="9"/>
+      <c r="B28" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="18">
+      <c r="C28" s="15">
         <v>321223</v>
       </c>
-      <c r="D28" s="17"/>
+      <c r="D28" s="11"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A29" s="15"/>
-      <c r="B29" s="18" t="s">
+      <c r="A29" s="9"/>
+      <c r="B29" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="15">
         <v>14374</v>
       </c>
-      <c r="D29" s="17"/>
+      <c r="D29" s="11"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A30" s="15"/>
-      <c r="B30" s="18" t="s">
+      <c r="A30" s="9"/>
+      <c r="B30" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C30" s="15">
         <v>39515</v>
       </c>
-      <c r="D30" s="17"/>
+      <c r="D30" s="11"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A31" s="15"/>
-      <c r="B31" s="18" t="s">
+      <c r="A31" s="9"/>
+      <c r="B31" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="18">
+      <c r="C31" s="15">
         <v>6958</v>
       </c>
-      <c r="D31" s="17"/>
+      <c r="D31" s="11"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A32" s="15"/>
-      <c r="B32" s="16" t="s">
+      <c r="A32" s="9"/>
+      <c r="B32" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C32" s="16">
+      <c r="C32" s="10">
         <v>44780</v>
       </c>
-      <c r="D32" s="17"/>
+      <c r="D32" s="11"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A33" s="15"/>
-[...2 lines deleted...]
-      <c r="D33" s="17"/>
+      <c r="A33" s="9"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="11"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
         <v>8</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="7">
         <v>2108257</v>
       </c>
-      <c r="D34" s="17"/>
+      <c r="D34" s="11"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
-      <c r="B35" s="18" t="s">
+      <c r="B35" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="C35" s="18">
+      <c r="C35" s="15">
         <v>283679</v>
       </c>
-      <c r="D35" s="17"/>
+      <c r="D35" s="11"/>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="6"/>
-      <c r="B36" s="18" t="s">
+      <c r="B36" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="C36" s="18">
+      <c r="C36" s="15">
         <v>29440</v>
       </c>
-      <c r="D36" s="17"/>
+      <c r="D36" s="11"/>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="6"/>
-      <c r="B37" s="18" t="s">
+      <c r="B37" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C37" s="18">
+      <c r="C37" s="15">
         <v>754389</v>
       </c>
-      <c r="D37" s="17"/>
+      <c r="D37" s="11"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="9"/>
-      <c r="B38" s="22" t="s">
+      <c r="B38" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="C38" s="22">
+      <c r="C38" s="15">
         <v>7573</v>
       </c>
       <c r="D38" s="11"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="9"/>
-      <c r="B39" s="22"/>
-      <c r="C39" s="22"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
       <c r="D39" s="11"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
         <v>9</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="C40" s="16"/>
-      <c r="D40" s="17"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="11"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A41" s="15"/>
-      <c r="B41" s="16" t="s">
+      <c r="A41" s="9"/>
+      <c r="B41" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="C41" s="16">
+      <c r="C41" s="10">
         <v>15908</v>
       </c>
-      <c r="D41" s="17"/>
+      <c r="D41" s="11"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A42" s="15"/>
-      <c r="B42" s="16" t="s">
+      <c r="A42" s="9"/>
+      <c r="B42" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="16">
+      <c r="C42" s="10">
         <v>739</v>
       </c>
-      <c r="D42" s="17"/>
+      <c r="D42" s="11"/>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A43" s="15"/>
-      <c r="B43" s="16" t="s">
+      <c r="A43" s="9"/>
+      <c r="B43" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="C43" s="16">
+      <c r="C43" s="10">
         <v>167722</v>
       </c>
-      <c r="D43" s="17"/>
+      <c r="D43" s="11"/>
     </row>
     <row r="44" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="23"/>
-      <c r="B44" s="21" t="s">
+      <c r="A44" s="19"/>
+      <c r="B44" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="C44" s="21">
+      <c r="C44" s="18">
         <v>674</v>
       </c>
-      <c r="D44" s="24"/>
+      <c r="D44" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19B5FF43-6BA2-46FC-B2B5-D6E3C8B54F3B}">
+  <dimension ref="A1:D44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E1" sqref="E1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="5.42578125" customWidth="1"/>
+    <col min="2" max="2" width="74.140625" customWidth="1"/>
+    <col min="3" max="3" width="12.140625" customWidth="1"/>
+    <col min="4" max="4" width="23.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="5"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" s="6">
+        <v>1</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="7">
+        <v>811393</v>
+      </c>
+      <c r="D5" s="8"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
+        <v>2</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="7">
+        <v>44582</v>
+      </c>
+      <c r="D6" s="8"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" s="6">
+        <v>3</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="7">
+        <v>667185</v>
+      </c>
+      <c r="D7" s="8"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" s="6">
+        <v>4</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="7">
+        <v>1038</v>
+      </c>
+      <c r="D8" s="8"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" s="9"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="11"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" s="12"/>
+      <c r="B10" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>5</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="7">
+        <f>SUM(C12:C20)</f>
+        <v>1052493</v>
+      </c>
+      <c r="D11" s="8">
+        <f>SUM(D12:D20)</f>
+        <v>6449386</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" s="9"/>
+      <c r="B12" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="10">
+        <v>906549</v>
+      </c>
+      <c r="D12" s="11">
+        <v>6051834</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" s="9"/>
+      <c r="B13" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="10">
+        <v>5633</v>
+      </c>
+      <c r="D13" s="11">
+        <v>18927</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" s="9"/>
+      <c r="B14" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="10">
+        <v>25</v>
+      </c>
+      <c r="D14" s="11">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" s="9"/>
+      <c r="B15" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="10">
+        <v>7328</v>
+      </c>
+      <c r="D15" s="11">
+        <v>23784</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" s="9"/>
+      <c r="B16" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="10">
+        <v>2177</v>
+      </c>
+      <c r="D16" s="11">
+        <v>4068</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="9"/>
+      <c r="B17" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="10">
+        <v>6526</v>
+      </c>
+      <c r="D17" s="11">
+        <v>70374</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="9"/>
+      <c r="B18" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="10">
+        <v>111903</v>
+      </c>
+      <c r="D18" s="11">
+        <v>175682</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="9"/>
+      <c r="B19" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="10">
+        <v>10862</v>
+      </c>
+      <c r="D19" s="11">
+        <v>10872</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" s="9"/>
+      <c r="B20" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="10">
+        <v>1490</v>
+      </c>
+      <c r="D20" s="11">
+        <v>93778</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" s="9"/>
+      <c r="B21" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="15">
+        <v>30</v>
+      </c>
+      <c r="D21" s="16">
+        <v>99142</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" s="9"/>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="11"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>6</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="7">
+        <v>12145</v>
+      </c>
+      <c r="D23" s="8">
+        <v>36176</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" s="9"/>
+      <c r="B24" s="10"/>
+      <c r="C24" s="10"/>
+      <c r="D24" s="11"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" s="17"/>
+      <c r="B25" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D25" s="14"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" s="6">
+        <v>7</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="7">
+        <v>1426252</v>
+      </c>
+      <c r="D26" s="8"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C27" s="10">
+        <v>1381361</v>
+      </c>
+      <c r="D27" s="11"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" s="15">
+        <v>321321</v>
+      </c>
+      <c r="D28" s="11"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" s="9"/>
+      <c r="B29" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="15">
+        <v>14379</v>
+      </c>
+      <c r="D29" s="11"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" s="9"/>
+      <c r="B30" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="15">
+        <v>39517</v>
+      </c>
+      <c r="D30" s="11"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" s="9"/>
+      <c r="B31" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="15">
+        <v>6954</v>
+      </c>
+      <c r="D31" s="11"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" s="9"/>
+      <c r="B32" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="10">
+        <v>44891</v>
+      </c>
+      <c r="D32" s="11"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" s="9"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="11"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" s="6">
+        <v>8</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="7">
+        <v>2108967</v>
+      </c>
+      <c r="D34" s="11"/>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" s="6"/>
+      <c r="B35" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C35" s="15">
+        <v>283820</v>
+      </c>
+      <c r="D35" s="11"/>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" s="6"/>
+      <c r="B36" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="15">
+        <v>29456</v>
+      </c>
+      <c r="D36" s="11"/>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" s="6"/>
+      <c r="B37" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" s="15">
+        <v>754636</v>
+      </c>
+      <c r="D37" s="11"/>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" s="9"/>
+      <c r="B38" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C38" s="15">
+        <v>7573</v>
+      </c>
+      <c r="D38" s="11"/>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" s="9"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="11"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>9</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="10"/>
+      <c r="D40" s="11"/>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" s="9"/>
+      <c r="B41" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C41" s="10">
+        <v>15839</v>
+      </c>
+      <c r="D41" s="11"/>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" s="9"/>
+      <c r="B42" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C42" s="10">
+        <v>731</v>
+      </c>
+      <c r="D42" s="11"/>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" s="9"/>
+      <c r="B43" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C43" s="10">
+        <v>169317</v>
+      </c>
+      <c r="D43" s="11"/>
+    </row>
+    <row r="44" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="19"/>
+      <c r="B44" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C44" s="18">
+        <v>763</v>
+      </c>
+      <c r="D44" s="20"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4533CEAC-53EF-4AF2-A1F4-762246BA269B}">
   <dimension ref="A1:D44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.42578125" customWidth="1"/>
     <col min="2" max="2" width="74.140625" customWidth="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6">
         <v>1</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="7">
-        <v>811393</v>
+        <v>811920</v>
       </c>
       <c r="D5" s="8"/>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="6">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="7">
-        <v>44582</v>
+        <v>44523</v>
       </c>
       <c r="D6" s="8"/>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="6">
         <v>3</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="7">
-        <v>667185</v>
+        <v>667888</v>
       </c>
       <c r="D7" s="8"/>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="6">
         <v>4</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="7">
-        <v>1038</v>
+        <v>1023</v>
       </c>
       <c r="D8" s="8"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="11"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="12"/>
       <c r="B10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
         <v>5</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="7">
         <f>SUM(C12:C20)</f>
-        <v>1052493</v>
+        <v>1052978</v>
       </c>
       <c r="D11" s="8">
         <f>SUM(D12:D20)</f>
-        <v>6449386</v>
+        <v>6449531</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A12" s="15"/>
-      <c r="B12" s="16" t="s">
+      <c r="A12" s="9"/>
+      <c r="B12" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="16">
-[...3 lines deleted...]
-        <v>6051834</v>
+      <c r="C12" s="10">
+        <v>907259</v>
+      </c>
+      <c r="D12" s="11">
+        <v>6053441</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A13" s="15"/>
-      <c r="B13" s="16" t="s">
+      <c r="A13" s="9"/>
+      <c r="B13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="16">
-[...3 lines deleted...]
-        <v>18927</v>
+      <c r="C13" s="10">
+        <v>5610</v>
+      </c>
+      <c r="D13" s="11">
+        <v>18789</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A14" s="15"/>
-      <c r="B14" s="16" t="s">
+      <c r="A14" s="9"/>
+      <c r="B14" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="16">
-[...3 lines deleted...]
-        <v>67</v>
+      <c r="C14" s="10">
+        <v>23</v>
+      </c>
+      <c r="D14" s="11">
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A15" s="15"/>
-      <c r="B15" s="16" t="s">
+      <c r="A15" s="9"/>
+      <c r="B15" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="C15" s="16">
-[...3 lines deleted...]
-        <v>23784</v>
+      <c r="C15" s="10">
+        <v>7277</v>
+      </c>
+      <c r="D15" s="11">
+        <v>23604</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A16" s="15"/>
-      <c r="B16" s="16" t="s">
+      <c r="A16" s="9"/>
+      <c r="B16" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="16">
-[...3 lines deleted...]
-        <v>4068</v>
+      <c r="C16" s="10">
+        <v>2163</v>
+      </c>
+      <c r="D16" s="11">
+        <v>4047</v>
       </c>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A17" s="15"/>
-      <c r="B17" s="16" t="s">
+      <c r="A17" s="9"/>
+      <c r="B17" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="C17" s="16">
-[...3 lines deleted...]
-        <v>70374</v>
+      <c r="C17" s="10">
+        <v>6502</v>
+      </c>
+      <c r="D17" s="11">
+        <v>69697</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A18" s="15"/>
-      <c r="B18" s="16" t="s">
+      <c r="A18" s="9"/>
+      <c r="B18" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="16">
-[...3 lines deleted...]
-        <v>175682</v>
+      <c r="C18" s="10">
+        <v>111843</v>
+      </c>
+      <c r="D18" s="11">
+        <v>175282</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A19" s="15"/>
-      <c r="B19" s="16" t="s">
+      <c r="A19" s="9"/>
+      <c r="B19" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="16">
-[...3 lines deleted...]
-        <v>10872</v>
+      <c r="C19" s="10">
+        <v>10811</v>
+      </c>
+      <c r="D19" s="11">
+        <v>10831</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A20" s="15"/>
-      <c r="B20" s="16" t="s">
+      <c r="A20" s="9"/>
+      <c r="B20" s="10" t="s">
         <v>18</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C20" s="10">
         <v>1490</v>
       </c>
-      <c r="D20" s="17">
+      <c r="D20" s="11">
         <v>93778</v>
       </c>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A21" s="15"/>
-      <c r="B21" s="18" t="s">
+      <c r="A21" s="9"/>
+      <c r="B21" s="15" t="s">
         <v>19</v>
       </c>
-      <c r="C21" s="18">
+      <c r="C21" s="15">
         <v>30</v>
       </c>
-      <c r="D21" s="19">
+      <c r="D21" s="16">
         <v>99142</v>
       </c>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A22" s="15"/>
-[...2 lines deleted...]
-      <c r="D22" s="17"/>
+      <c r="A22" s="9"/>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10"/>
+      <c r="D22" s="11"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A23" s="6">
         <v>6</v>
       </c>
       <c r="B23" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="7">
-        <v>12145</v>
+        <v>12207</v>
       </c>
       <c r="D23" s="8">
-        <v>36176</v>
+        <v>36115</v>
       </c>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="11"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A25" s="20"/>
+      <c r="A25" s="17"/>
       <c r="B25" s="13" t="s">
         <v>21</v>
       </c>
       <c r="C25" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="14"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A26" s="6">
         <v>7</v>
       </c>
       <c r="B26" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C26" s="7">
-        <v>1426252</v>
+        <v>1426600</v>
       </c>
       <c r="D26" s="8"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A27" s="15"/>
-      <c r="B27" s="16" t="s">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="16">
-[...2 lines deleted...]
-      <c r="D27" s="17"/>
+      <c r="C27" s="10">
+        <v>1381591</v>
+      </c>
+      <c r="D27" s="11"/>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A28" s="15"/>
-      <c r="B28" s="18" t="s">
+      <c r="A28" s="9"/>
+      <c r="B28" s="15" t="s">
         <v>23</v>
       </c>
-      <c r="C28" s="18">
-[...2 lines deleted...]
-      <c r="D28" s="17"/>
+      <c r="C28" s="10">
+        <v>321424</v>
+      </c>
+      <c r="D28" s="11"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A29" s="15"/>
-      <c r="B29" s="18" t="s">
+      <c r="A29" s="9"/>
+      <c r="B29" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C29" s="18">
-[...2 lines deleted...]
-      <c r="D29" s="17"/>
+      <c r="C29" s="10">
+        <v>14385</v>
+      </c>
+      <c r="D29" s="11"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A30" s="15"/>
-      <c r="B30" s="18" t="s">
+      <c r="A30" s="9"/>
+      <c r="B30" s="15" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="18">
-[...2 lines deleted...]
-      <c r="D30" s="17"/>
+      <c r="C30" s="10">
+        <v>39515</v>
+      </c>
+      <c r="D30" s="11"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A31" s="15"/>
-      <c r="B31" s="18" t="s">
+      <c r="A31" s="9"/>
+      <c r="B31" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="C31" s="18">
-[...2 lines deleted...]
-      <c r="D31" s="17"/>
+      <c r="C31" s="10">
+        <v>6953</v>
+      </c>
+      <c r="D31" s="11"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A32" s="15"/>
-      <c r="B32" s="16" t="s">
+      <c r="A32" s="9"/>
+      <c r="B32" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C32" s="16">
-[...2 lines deleted...]
-      <c r="D32" s="17"/>
+      <c r="C32" s="10">
+        <v>45009</v>
+      </c>
+      <c r="D32" s="11"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A33" s="9"/>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="11"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A34" s="6">
         <v>8</v>
       </c>
       <c r="B34" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="7">
-        <v>2108967</v>
-[...1 lines deleted...]
-      <c r="D34" s="17"/>
+        <v>2109754</v>
+      </c>
+      <c r="D34" s="11"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A35" s="6"/>
-      <c r="B35" s="18" t="s">
+      <c r="B35" s="15" t="s">
         <v>29</v>
       </c>
-      <c r="C35" s="18">
-[...2 lines deleted...]
-      <c r="D35" s="17"/>
+      <c r="C35" s="15">
+        <v>283975</v>
+      </c>
+      <c r="D35" s="11"/>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A36" s="6"/>
-      <c r="B36" s="18" t="s">
+      <c r="B36" s="15" t="s">
         <v>30</v>
       </c>
-      <c r="C36" s="18">
-[...2 lines deleted...]
-      <c r="D36" s="17"/>
+      <c r="C36" s="15">
+        <v>29465</v>
+      </c>
+      <c r="D36" s="11"/>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A37" s="6"/>
-      <c r="B37" s="18" t="s">
+      <c r="B37" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="C37" s="18">
-[...2 lines deleted...]
-      <c r="D37" s="17"/>
+      <c r="C37" s="15">
+        <v>754836</v>
+      </c>
+      <c r="D37" s="11"/>
     </row>
     <row r="38" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A38" s="9"/>
-      <c r="B38" s="22" t="s">
+      <c r="B38" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="C38" s="22">
-        <v>7573</v>
+      <c r="C38" s="15">
+        <v>7574</v>
       </c>
       <c r="D38" s="11"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A39" s="9"/>
-      <c r="B39" s="22"/>
-      <c r="C39" s="22"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
       <c r="D39" s="11"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A40" s="6">
         <v>9</v>
       </c>
       <c r="B40" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="C40" s="16"/>
-      <c r="D40" s="17"/>
+      <c r="C40" s="10"/>
+      <c r="D40" s="11"/>
     </row>
     <row r="41" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A41" s="15"/>
-      <c r="B41" s="16" t="s">
+      <c r="A41" s="9"/>
+      <c r="B41" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="C41" s="16">
-[...2 lines deleted...]
-      <c r="D41" s="17"/>
+      <c r="C41" s="10">
+        <v>15950</v>
+      </c>
+      <c r="D41" s="11"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A42" s="15"/>
-      <c r="B42" s="16" t="s">
+      <c r="A42" s="9"/>
+      <c r="B42" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="C42" s="16">
-[...2 lines deleted...]
-      <c r="D42" s="17"/>
+      <c r="C42" s="10">
+        <v>763</v>
+      </c>
+      <c r="D42" s="11"/>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A43" s="15"/>
-      <c r="B43" s="16" t="s">
+      <c r="A43" s="9"/>
+      <c r="B43" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="C43" s="16">
-[...2 lines deleted...]
-      <c r="D43" s="17"/>
+      <c r="C43">
+        <v>171056</v>
+      </c>
+      <c r="D43" s="11"/>
     </row>
     <row r="44" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="23"/>
-      <c r="B44" s="21" t="s">
+      <c r="A44" s="19"/>
+      <c r="B44" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="C44" s="21">
-[...2 lines deleted...]
-      <c r="D44" s="24"/>
+      <c r="C44" s="18">
+        <v>788</v>
+      </c>
+      <c r="D44" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Janvāris</vt:lpstr>
       <vt:lpstr>Februāris</vt:lpstr>
       <vt:lpstr>Marts</vt:lpstr>
+      <vt:lpstr>Aprīlis</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>