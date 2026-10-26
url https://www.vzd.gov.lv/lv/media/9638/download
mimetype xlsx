--- v0 (2026-06-16)
+++ v1 (2026-10-26)
@@ -2,89 +2,89 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\liga162\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CA9AC328-23B1-4424-BF70-684672EB0251}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6BF4FE96-A00C-4AFB-9B50-9499F05F86D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A71A58C6-117E-4A10-A953-07E1E32617F7}"/>
+    <workbookView xWindow="-23148" yWindow="1284" windowWidth="23256" windowHeight="12456" xr2:uid="{A71A58C6-117E-4A10-A953-07E1E32617F7}"/>
   </bookViews>
   <sheets>
     <sheet name="Atvērtie dati" sheetId="1" r:id="rId1"/>
     <sheet name="Statistika" sheetId="2" r:id="rId2"/>
     <sheet name=" Pārskati un cita informācija" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' Pārskati un cita informācija'!$A$1:$B$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">' Pārskati un cita informācija'!$A$1:$B$13</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="84">
   <si>
     <t>Datu kopas nosaukums</t>
   </si>
   <si>
     <t>Datu atjaunošanas biežums un nosacījumi (ja tādi ir)</t>
   </si>
   <si>
     <t>Daudzdzīvokļu mājas, kas pilnībā vai daļēji atrodas uz citai privātpersonai piederošas zemes</t>
   </si>
   <si>
     <t>Spēkā esošie kadastrālo vērtību zonējumi</t>
   </si>
   <si>
     <t>Latvijas Republikas administratīvo teritoriju karte uz 2021. gada 1. jūliju</t>
   </si>
   <si>
     <t>netiek atjaunots</t>
   </si>
   <si>
     <t>Dabā neeksistējošas būves</t>
   </si>
   <si>
     <t>reizi mēnesī</t>
   </si>
   <si>
@@ -295,50 +295,56 @@
   <si>
     <t>Fiskālās un universālās kadastrālās vērtības uz 2025. gada 1. janvāri</t>
   </si>
   <si>
     <t>Dzēsto adrešu koordinātas</t>
   </si>
   <si>
     <t>reizi gadā 
 (15.janvārī pēc datiem uz 1.janvāri)</t>
   </si>
   <si>
     <t>Zeme zemes reformas pabeigšanai, rezerves zemes fonda zeme un zeme valsts īpašumā uz likuma pamata</t>
   </si>
   <si>
     <t>reizi trīs mēnešos 
 (uz 10.02.,10.05., 10.08., 10.11.)</t>
   </si>
   <si>
     <t>Fiskālā kadastrālā vērtība 2025. gadam inženierbūvēm ar 83–100% nolietojumu</t>
   </si>
   <si>
     <t>Fiskālā kadastrālā vērtība 2026. gadam inženierbūvēm ar 83–100% nolietojumu</t>
   </si>
   <si>
     <t>Zemes vienību un zemes vienību daļu fiskālo kadastrālo vērtību pārrēķins</t>
+  </si>
+  <si>
+    <t>Ģeodēziskajos darbos sertificēto personu veiktie darbi</t>
+  </si>
+  <si>
+    <t>reizi trīs mēnešos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -484,135 +490,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipersaite" xfId="1" builtinId="8"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
-        <color auto="1"/>
-[...83 lines deleted...]
-      <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <charset val="186"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
@@ -712,85 +633,170 @@
         </top>
       </border>
     </dxf>
     <dxf>
       <border>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <bottom/>
         <vertical style="thin">
           <color auto="1"/>
         </vertical>
         <horizontal/>
       </border>
     </dxf>
+    <dxf>
+      <font>
+        <color auto="1"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E4C1C0A8-8F3B-48F5-B689-F2988D6CC072}" name="Table1" displayName="Table1" ref="A1:B29" totalsRowShown="0" headerRowDxfId="5" headerRowBorderDxfId="3" tableBorderDxfId="4" totalsRowBorderDxfId="2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E4C1C0A8-8F3B-48F5-B689-F2988D6CC072}" name="Table1" displayName="Table1" ref="A1:B29" totalsRowShown="0" headerRowDxfId="11" headerRowBorderDxfId="10" tableBorderDxfId="9" totalsRowBorderDxfId="8">
   <autoFilter ref="A1:B29" xr:uid="{E4C1C0A8-8F3B-48F5-B689-F2988D6CC072}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{335C12DB-7C3F-42B3-84EA-E8372E15E9DB}" name="Datu kopas nosaukums" dataDxfId="1" dataCellStyle="Hipersaite"/>
-    <tableColumn id="2" xr3:uid="{A8EB471D-C722-4106-B3E0-7D4D6A2E8E14}" name="Datu atjaunošanas biežums un nosacījumi (ja tādi ir)" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{335C12DB-7C3F-42B3-84EA-E8372E15E9DB}" name="Datu kopas nosaukums" dataDxfId="7" dataCellStyle="Hipersaite"/>
+    <tableColumn id="2" xr3:uid="{A8EB471D-C722-4106-B3E0-7D4D6A2E8E14}" name="Datu atjaunošanas biežums un nosacījumi (ja tādi ir)" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{B7677F21-09DE-476C-901F-0C4596A1292C}" name="Table2" displayName="Table2" ref="A1:C20" totalsRowShown="0" headerRowDxfId="11" headerRowBorderDxfId="10" tableBorderDxfId="9">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{B7677F21-09DE-476C-901F-0C4596A1292C}" name="Table2" displayName="Table2" ref="A1:C20" totalsRowShown="0" headerRowDxfId="5" headerRowBorderDxfId="4" tableBorderDxfId="3">
   <autoFilter ref="A1:C20" xr:uid="{B7677F21-09DE-476C-901F-0C4596A1292C}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{72CD964A-0AB2-4319-89EB-0A723444D247}" name="Datu kopas nosaukums" dataDxfId="8" dataCellStyle="Hipersaite"/>
-[...1 lines deleted...]
-    <tableColumn id="6" xr3:uid="{0A677FA9-72E6-4CA9-90B1-A29135E7F02E}" name="Kolonna1" dataDxfId="6"/>
+    <tableColumn id="1" xr3:uid="{72CD964A-0AB2-4319-89EB-0A723444D247}" name="Datu kopas nosaukums" dataDxfId="2" dataCellStyle="Hipersaite"/>
+    <tableColumn id="2" xr3:uid="{1E2187A0-162D-4BC3-852D-0F447331ECF6}" name="Datu atjaunošanas biežums un nosacījumi (ja tādi ir)" dataDxfId="1"/>
+    <tableColumn id="6" xr3:uid="{0A677FA9-72E6-4CA9-90B1-A29135E7F02E}" name="Kolonna1" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1056,51 +1062,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/mainitie-ielu-nosaukumi-kops-2022-gada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/kv-zonejumi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/adreses-inspire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/fiskala-kadastrala-vertiba-inzenierbuvem-ar-83-100-nolietojumu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/nekustama-ipasuma-tirgus-datu-bazes-atvertie-dati" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/administrativas-vienibas-inspire" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/daba-neeksistejosas-buves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/zemes-kadastrala-uzmerisana-par-valsts-budzeta-lidzekliem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/darijumi-ar-zemes-vienibam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/ekas-ar-vienu-apkures-labiekartojumu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/varis-atvertie-dati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/darijumi-ar-telpu-grupam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/kadastralie-zemes-gabali-inspire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/dataset/zeme-zemes-reforma-pabeigsanai-rezerves-zemes-fonda-zeme-un-zeme-valsts-ipasuma-uz-likuma-pamata" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/atsavinamo-zemju-vertibas" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/pirmsregistretas-buves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/dzesto-adresu-koordinatas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/fz-skelumi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/kadastra-informacijas-sistemas-atvertie-dati" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/darijumi-ar-zemes-vienibam-un-buvem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/karsu-lapas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/dataset/https-data-gov-lv-dati-lv-dataset-zemes-vienibu-un-zemes-vienibu-dalu-fiskalo-kad-vertibu-parrekins" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/manuali-parrekinatas-kadastralas-vertibas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/ekas-inspire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/kadastra-informacijas-sistemas-atverti-telpiskie-dati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/atis-datu-un-kadastra-objektu-apgrutinajumu-klasifikators" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/dalitais-ipasums" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/administrativo-teritoriju-karte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/fiskalas-un-universalas-kadastralas-vertibas-uz-2025-gada-1-janvari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/dataset/fiskala-kadastrala-vertiba-2026-gadam-inzenierbuvem-ar-83-100-nolietojumu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/registreto-buvju-skaits-sadalijuma-pa-galvenajiem-lietosanas-veidiem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/videjas-darijumu-cenas-ar-liz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/kadastra-registretie-kadastra-objekti" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/var-objektu-skaits" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/zemes-vienibu-skaits-administrativajas-teritorijas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/zemes-vienibu-kadastralo-vertibu-kopsumma-latvijas-administrativo-teritoriju-griezuma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/videjas-darijumu-cenas-ar-liz-pirms-atr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/zemes-parskata-ieklaujamas-informacijas-sagatavosanas-kartiba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/videjas-darijumu-cenas-dzivokliem_pirmsatr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/tirgus-statistika" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/inzenierbuvju-kadastralo-vertibu-kopsumma" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/ciemu-skaits" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/eku-kadastralo-vertibu-kopsumma-latvijas-administrativo-teritoriju-griezuma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/videjas-darijumu-cenas-dz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/administrativo-teritoriju-un-teritoriala-iedalijuma-vienibu-platibas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/apgrutinajumi-kas-kadastra-registreti-lidz-2025-gada-31-janvarim" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/videjas-darijumu-cenas-savrupmajam_pirmsatr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/zemes-sadalijums-zemes-lietosanas-veidos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/videjas-darijumu-cenas-ar-savrupmajam" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/parskati-par-zku-darbiem" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/buvju-parskati" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/parskati-par-zemes-kadastralo-uzmerisanu-par-valsts-budzeta-lidzekliem" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/ati" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/adresu-registra-parskati" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/noslegtas-starpresoru-vienosanas-un-sadarbibas-ligumi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/parskati-par-kadastralo-vertibu-bazes-izstradi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/lauku-zemes-izpirksanas-registra-ieklautas-un-ar-nosacijumu-ieklautas-zemes-vienibas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/media/655/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/zemes-parskats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/parskati-par-adti-darbiem" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/parskati-par-zku-darbiem" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/buvju-parskati" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/parskati-par-zemes-kadastralo-uzmerisanu-par-valsts-budzeta-lidzekliem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/dataset/geodeziskajos-darbos-sertificeto-personu-veiktie-darbi" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/ati" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/adresu-registra-parskati" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/noslegtas-starpresoru-vienosanas-un-sadarbibas-ligumi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/parskati-par-kadastralo-vertibu-bazes-izstradi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/lauku-zemes-izpirksanas-registra-ieklautas-un-ar-nosacijumu-ieklautas-zemes-vienibas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/media/655/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.gov.lv/dati/lv/dataset/zemes-parskats" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vzd.gov.lv/lv/parskati-par-adti-darbiem" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4DD3B7B-E97F-4BA0-B728-DE2F7586F8BE}">
   <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.5703125" defaultRowHeight="64.150000000000006" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="108.140625" style="7" customWidth="1"/>
     <col min="2" max="2" width="61" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="64.150000000000006" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="72" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="15" t="s">
         <v>53</v>
@@ -1590,170 +1596,181 @@
     <hyperlink ref="A7" r:id="rId6" xr:uid="{32EFF224-0F84-4BBB-AB6F-904F6A92D846}"/>
     <hyperlink ref="A20" r:id="rId7" xr:uid="{0AB862C8-4045-4470-9739-B9E30A6500A8}"/>
     <hyperlink ref="A10" r:id="rId8" xr:uid="{6CAC8DDC-2820-4168-B18C-BE043D8282A3}"/>
     <hyperlink ref="A18" r:id="rId9" xr:uid="{1D15BF26-01EB-41E8-9721-79C92AE634CF}"/>
     <hyperlink ref="A2" r:id="rId10" xr:uid="{FEE40106-8593-4EDD-AB67-0E58A4A844CF}"/>
     <hyperlink ref="A5" r:id="rId11" xr:uid="{5741B357-2801-405B-8CE6-ACD76DF4A2C2}"/>
     <hyperlink ref="A19" r:id="rId12" xr:uid="{51D50D99-6898-45A1-9E72-251C0CC116B1}"/>
     <hyperlink ref="A11" r:id="rId13" xr:uid="{E9FA4605-A691-4BB9-928D-7A801397927F}"/>
     <hyperlink ref="A16" r:id="rId14" xr:uid="{E094F8F3-A568-4F38-AF45-F5FDBE3BE775}"/>
     <hyperlink ref="A13" r:id="rId15" xr:uid="{4B8452DE-B85D-4B5A-9D4E-BA0B52E5F37F}"/>
     <hyperlink ref="A14" r:id="rId16" xr:uid="{DF600270-5CD7-40E0-9410-6E72BC3F36B0}"/>
     <hyperlink ref="A12" r:id="rId17" xr:uid="{8AF6D742-52D8-4F9C-8C5F-70B384654149}"/>
     <hyperlink ref="A8" r:id="rId18" xr:uid="{550439FB-84DF-42AE-9895-14E1A2992ACC}"/>
     <hyperlink ref="A4" r:id="rId19" xr:uid="{7BC249BF-9365-466B-A135-7D7D0845B945}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId20"/>
   <tableParts count="1">
     <tablePart r:id="rId21"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{054D7AB7-A04B-4E15-A67E-345B74395D91}">
-  <dimension ref="A1:B12"/>
+  <dimension ref="A1:B13"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="D3" sqref="D3"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="60" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="99.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="88.28515625" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
-        <v>46</v>
+        <v>82</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>48</v>
+        <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>5</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>39</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>41</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B13" s="5" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:B12" xr:uid="{054D7AB7-A04B-4E15-A67E-345B74395D91}"/>
+  <autoFilter ref="A1:B13" xr:uid="{054D7AB7-A04B-4E15-A67E-345B74395D91}"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" xr:uid="{6DC647DC-7057-47E1-BBC2-1132E6CC8861}"/>
     <hyperlink ref="A3" r:id="rId2" xr:uid="{07DD7A52-2A85-4D18-944D-03606654F3EF}"/>
     <hyperlink ref="A4" r:id="rId3" xr:uid="{51197C4E-DEC9-4919-B268-D309B8942734}"/>
-    <hyperlink ref="A5" r:id="rId4" xr:uid="{8C688451-0BFB-42F8-9F7D-C7065D82A089}"/>
-[...6 lines deleted...]
-    <hyperlink ref="A12" r:id="rId11" xr:uid="{FC19F9D7-D268-490E-B2CF-6280EF677EE2}"/>
+    <hyperlink ref="A6" r:id="rId4" xr:uid="{8C688451-0BFB-42F8-9F7D-C7065D82A089}"/>
+    <hyperlink ref="A7" r:id="rId5" xr:uid="{53AD0061-5EF8-42C5-908A-9E8BB881AE33}"/>
+    <hyperlink ref="A8" r:id="rId6" xr:uid="{00469A24-21EF-47B7-8F19-7385A420F16E}"/>
+    <hyperlink ref="A9" r:id="rId7" xr:uid="{D13E06E1-0B55-44A1-B449-4038CDDE70F5}"/>
+    <hyperlink ref="A10" r:id="rId8" xr:uid="{8D8884ED-ECDB-429C-9235-CCA9A612D434}"/>
+    <hyperlink ref="A11" r:id="rId9" xr:uid="{55DE5A53-5251-499B-8143-8358B870BAED}"/>
+    <hyperlink ref="A12" r:id="rId10" xr:uid="{967FFE92-8077-4CFB-A566-8BE148BC0634}"/>
+    <hyperlink ref="A13" r:id="rId11" xr:uid="{FC19F9D7-D268-490E-B2CF-6280EF677EE2}"/>
+    <hyperlink ref="A5" r:id="rId12" xr:uid="{B6DDFDBB-581E-4850-93BD-F85A5706C21E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Darblapas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Atvērtie dati</vt:lpstr>
       <vt:lpstr>Statistika</vt:lpstr>
       <vt:lpstr> Pārskati un cita informācija</vt:lpstr>